--- v0 (2025-10-08)
+++ v1 (2026-04-06)
@@ -13,5846 +13,6941 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="59692582" w14:textId="2959093D" w:rsidR="00025F66" w:rsidRPr="00A25011" w:rsidRDefault="00900602" w:rsidP="5D55BDD1">
+    <w:p w14:paraId="59692582" w14:textId="2959093D" w:rsidR="00025F66" w:rsidRPr="000F6067" w:rsidRDefault="00900602" w:rsidP="5D55BDD1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Ref435180540"/>
       <w:bookmarkStart w:id="1" w:name="_Toc484708513"/>
-      <w:r>
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EPBP</w:t>
       </w:r>
-      <w:r w:rsidR="00025F66" w:rsidRPr="5D55BDD1">
+      <w:r w:rsidR="00025F66" w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A27DBD" w:rsidRPr="5D55BDD1">
+      <w:r w:rsidR="00A27DBD" w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Technology</w:t>
       </w:r>
-      <w:r w:rsidR="19AD6682" w:rsidRPr="5D55BDD1">
+      <w:r w:rsidR="19AD6682" w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Product</w:t>
       </w:r>
-      <w:r w:rsidR="00A27DBD" w:rsidRPr="5D55BDD1">
+      <w:r w:rsidR="00A27DBD" w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Approval</w:t>
       </w:r>
-      <w:r w:rsidR="002D3E5D" w:rsidRPr="5D55BDD1">
+      <w:r w:rsidR="002D3E5D" w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Dosis" w:hAnsi="Dosis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50058425" w14:textId="08ADA234" w:rsidR="00346308" w:rsidRDefault="00346308" w:rsidP="002D3E5D">
+    <w:p w14:paraId="50058425" w14:textId="08ADA234" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="002D3E5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-          <w:szCs w:val="68"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114F25">
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-          <w:szCs w:val="68"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Application form</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="083454D9" w14:textId="38C48FBF" w:rsidR="00A27DBD" w:rsidRDefault="00A27DBD" w:rsidP="002D3E5D">
+    <w:p w14:paraId="083454D9" w14:textId="38C48FBF" w:rsidR="00A27DBD" w:rsidRPr="000F6067" w:rsidRDefault="00A27DBD" w:rsidP="002D3E5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-          <w:szCs w:val="68"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A27DBD">
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-          <w:szCs w:val="68"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please fill in the following fields according to your best knowledge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CB5EA9" w14:textId="42CBE2B9" w:rsidR="00A03DF6" w:rsidRPr="00A03DF6" w:rsidRDefault="00A03DF6" w:rsidP="002D3E5D">
+    <w:p w14:paraId="67CB5EA9" w14:textId="42CBE2B9" w:rsidR="00A03DF6" w:rsidRPr="000F6067" w:rsidRDefault="00A03DF6" w:rsidP="002D3E5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-          <w:szCs w:val="68"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A03DF6">
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:szCs w:val="68"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A03DF6">
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-          <w:szCs w:val="68"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-            <w:szCs w:val="68"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1799332843"/>
           <w:placeholder>
             <w:docPart w:val="974DCD187843402CA2A54BDC71F0EA9C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date w:fullDate="2021-07-16T00:00:00Z">
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C15012">
+          <w:r w:rsidR="00C15012" w:rsidRPr="000F6067">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Date of the application form</w:t>
-[...5 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Date of the application form.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2316ED22" w14:textId="55AD2500" w:rsidR="00346308" w:rsidRPr="00A25011" w:rsidRDefault="00346308" w:rsidP="00A25011">
+    <w:p w14:paraId="2316ED22" w14:textId="55AD2500" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00A25011">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A25011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Contact details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BD9BF4" w14:textId="29F5AFB4" w:rsidR="00D90AD9" w:rsidRPr="00EA4B6C" w:rsidRDefault="00346308" w:rsidP="00EA4B6C">
+    <w:p w14:paraId="61BD9BF4" w14:textId="29F5AFB4" w:rsidR="00D90AD9" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00EA4B6C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00EA4B6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Company</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1413"/>
         <w:gridCol w:w="7649"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00346308" w:rsidRPr="00114F25" w14:paraId="050F7F94" w14:textId="77777777" w:rsidTr="00D90AD9">
+      <w:tr w:rsidR="00346308" w:rsidRPr="000F6067" w14:paraId="050F7F94" w14:textId="77777777" w:rsidTr="00D90AD9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65F17A51" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00346308" w:rsidP="00E62D1D">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="65F17A51" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00E62D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-              <w:sz w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-455872764"/>
             <w:placeholder>
               <w:docPart w:val="0E4C6DE475E04ABC8083E57EBB39137F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7649" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7BEE6E6E" w14:textId="22067EEC" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00D76CB9" w:rsidP="00E62D1D">
+              <w:p w14:paraId="7BEE6E6E" w14:textId="22067EEC" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00D76CB9" w:rsidP="00E62D1D">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00930A6A">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t>C</w:t>
-[...5 lines deleted...]
-                  <w:t>ompany Name</w:t>
+                  <w:t>Company Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00346308" w:rsidRPr="00114F25" w14:paraId="3C322E7F" w14:textId="77777777" w:rsidTr="00D90AD9">
+      <w:tr w:rsidR="00346308" w:rsidRPr="000F6067" w14:paraId="3C322E7F" w14:textId="77777777" w:rsidTr="00D90AD9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9E0FEE" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00346308" w:rsidP="00E62D1D">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="3E9E0FEE" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00E62D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-              <w:sz w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="702978311"/>
             <w:placeholder>
               <w:docPart w:val="317774B727BC4D23A7E67425A7EF37CE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7649" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="50D5FC05" w14:textId="25B95C58" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00D76CB9" w:rsidP="00E62D1D">
+              <w:p w14:paraId="50D5FC05" w14:textId="25B95C58" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00D76CB9" w:rsidP="00E62D1D">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="003F55C5">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t>C</w:t>
-[...5 lines deleted...]
-                  <w:t>ompany Address</w:t>
+                  <w:t>Company Address</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00346308" w:rsidRPr="00114F25" w14:paraId="1F382FE3" w14:textId="77777777" w:rsidTr="00D90AD9">
+      <w:tr w:rsidR="00346308" w:rsidRPr="000F6067" w14:paraId="1F382FE3" w14:textId="77777777" w:rsidTr="00D90AD9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2EA071" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00346308" w:rsidP="00E62D1D">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="6C2EA071" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00E62D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Website:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-              <w:sz w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1957251363"/>
             <w:placeholder>
               <w:docPart w:val="EF6EAA7BA2464E28AA448BD9BDDD5D45"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7649" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="53CDF4E1" w14:textId="0E0F70F4" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00D76CB9" w:rsidP="00E62D1D">
+              <w:p w14:paraId="53CDF4E1" w14:textId="0E0F70F4" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00D76CB9" w:rsidP="00E62D1D">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="003F55C5">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t>C</w:t>
-[...5 lines deleted...]
-                  <w:t>ompany Website</w:t>
+                  <w:t>Company Website</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79097262" w14:textId="01271A6D" w:rsidR="00346308" w:rsidRDefault="00346308" w:rsidP="00EA4B6C">
+    <w:p w14:paraId="79097262" w14:textId="01271A6D" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00EA4B6C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00007A4D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Contact person</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1413"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="3964"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00346308" w:rsidRPr="00114F25" w14:paraId="0BFA6236" w14:textId="77777777" w:rsidTr="00D90AD9">
+      <w:tr w:rsidR="00346308" w:rsidRPr="000F6067" w14:paraId="0BFA6236" w14:textId="77777777" w:rsidTr="00D90AD9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A761814" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00346308" w:rsidP="00D90AD9">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="7A761814" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00D90AD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>First Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-              <w:sz w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-689827295"/>
             <w:placeholder>
               <w:docPart w:val="364CA270942B438EACB2B230F42D6305"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7649" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1F86A87C" w14:textId="482EBA04" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00FC4908" w:rsidP="00D90AD9">
+              <w:p w14:paraId="1F86A87C" w14:textId="482EBA04" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00FC4908" w:rsidP="00D90AD9">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00930A6A">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t>C</w:t>
-[...5 lines deleted...]
-                  <w:t>ontact First Name</w:t>
+                  <w:t>Contact First Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00346308" w:rsidRPr="00114F25" w14:paraId="51C56E12" w14:textId="77777777" w:rsidTr="00D90AD9">
+      <w:tr w:rsidR="00346308" w:rsidRPr="000F6067" w14:paraId="51C56E12" w14:textId="77777777" w:rsidTr="00D90AD9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F9657D5" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00346308" w:rsidP="00D90AD9">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="1F9657D5" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00D90AD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Last Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-              <w:sz w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-2058532195"/>
             <w:placeholder>
               <w:docPart w:val="DBB4F037225843029655FAED1AC80077"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7649" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="65B45247" w14:textId="594E94A4" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00FC4908" w:rsidP="00D90AD9">
+              <w:p w14:paraId="65B45247" w14:textId="594E94A4" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00FC4908" w:rsidP="00D90AD9">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00930A6A">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t>C</w:t>
-[...5 lines deleted...]
-                  <w:t>ontact Last Name</w:t>
+                  <w:t>Contact Last Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00346308" w:rsidRPr="00114F25" w14:paraId="4D70E9C8" w14:textId="77777777" w:rsidTr="00D90AD9">
+      <w:tr w:rsidR="00346308" w:rsidRPr="000F6067" w14:paraId="4D70E9C8" w14:textId="77777777" w:rsidTr="00D90AD9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1C812E" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00346308" w:rsidP="00D90AD9">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="1E1C812E" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00D90AD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-              <w:sz w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1528450088"/>
             <w:placeholder>
               <w:docPart w:val="00471A0D11E94CBEA8D20A44766B2736"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7649" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="469496FB" w14:textId="7AD1F74B" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00FC4908" w:rsidP="00D90AD9">
+              <w:p w14:paraId="469496FB" w14:textId="7AD1F74B" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00FC4908" w:rsidP="00D90AD9">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="003F55C5">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t>C</w:t>
-[...5 lines deleted...]
-                  <w:t>ontact Adress</w:t>
+                  <w:t>Contact Adress</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00D90AD9" w:rsidRPr="00114F25" w14:paraId="6609B660" w14:textId="77777777" w:rsidTr="00D90AD9">
+      <w:tr w:rsidR="00D90AD9" w:rsidRPr="000F6067" w14:paraId="6609B660" w14:textId="77777777" w:rsidTr="00D90AD9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC58C3F" w14:textId="77777777" w:rsidR="00D90AD9" w:rsidRPr="00114F25" w:rsidRDefault="00D90AD9" w:rsidP="00D90AD9">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="7FC58C3F" w14:textId="77777777" w:rsidR="00D90AD9" w:rsidRPr="000F6067" w:rsidRDefault="00D90AD9" w:rsidP="00D90AD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-              <w:sz w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="435716824"/>
             <w:placeholder>
               <w:docPart w:val="6E2E45EB02854737BEA732C5EA0EF5AF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2835" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7A4B8821" w14:textId="6237960C" w:rsidR="00D90AD9" w:rsidRPr="00114F25" w:rsidRDefault="00FC4908" w:rsidP="00D90AD9">
+              <w:p w14:paraId="7A4B8821" w14:textId="6237960C" w:rsidR="00D90AD9" w:rsidRPr="000F6067" w:rsidRDefault="00FC4908" w:rsidP="00D90AD9">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00930A6A">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t>C</w:t>
-[...5 lines deleted...]
-                  <w:t>ontact Phone</w:t>
+                  <w:t>Contact Phone</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10D8262D" w14:textId="1C812988" w:rsidR="00D90AD9" w:rsidRPr="00114F25" w:rsidRDefault="00D90AD9" w:rsidP="00D90AD9">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="10D8262D" w14:textId="1C812988" w:rsidR="00D90AD9" w:rsidRPr="000F6067" w:rsidRDefault="00D90AD9" w:rsidP="00D90AD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-              <w:sz w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="638378651"/>
             <w:placeholder>
               <w:docPart w:val="7C9B4645B877440589DB7E51C222E25D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3964" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="58A250FC" w14:textId="556716F5" w:rsidR="00D90AD9" w:rsidRPr="00114F25" w:rsidRDefault="00FC4908" w:rsidP="00D90AD9">
+              <w:p w14:paraId="58A250FC" w14:textId="556716F5" w:rsidR="00D90AD9" w:rsidRPr="000F6067" w:rsidRDefault="00FC4908" w:rsidP="00D90AD9">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00930A6A">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t>C</w:t>
-[...5 lines deleted...]
-                  <w:t>ontact email</w:t>
+                  <w:t>Contact email</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BDF8A81" w14:textId="5AE79F80" w:rsidR="00346308" w:rsidRDefault="00346308" w:rsidP="00A25011">
+    <w:p w14:paraId="5BDF8A81" w14:textId="5AE79F80" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00A25011">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00007A4D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>General information</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6657"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00346308" w:rsidRPr="00114F25" w14:paraId="77AF5FA0" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="00346308" w:rsidRPr="000F6067" w14:paraId="77AF5FA0" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29D15952" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00346308" w:rsidP="00A5260E">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="29D15952" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00A5260E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Type of package:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1970479509"/>
             <w:placeholder>
               <w:docPart w:val="A231CB16EFBE42AABF7F590F146F9787"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5F5C6C30" w14:textId="703E225B" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00900602" w:rsidP="00A5260E">
+              <w:p w14:paraId="5F5C6C30" w14:textId="703E225B" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00900602" w:rsidP="00A5260E">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00900602">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t>Type of Innovation (resin, additive, label, adhesive</w:t>
-[...11 lines deleted...]
-                  <w:t>)</w:t>
+                  <w:t>Type of Innovation (resin, additive, label, adhesive etc.)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00346308" w:rsidRPr="00114F25" w14:paraId="5FB2C9C1" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="00346308" w:rsidRPr="000F6067" w14:paraId="5FB2C9C1" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF47670" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00346308" w:rsidP="00A5260E">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="1DF47670" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00A5260E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Commercial name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-              <w:sz w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1700011110"/>
             <w:placeholder>
               <w:docPart w:val="AD0AFC0DFA8D43BDA217B5C6FA75FD75"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="46705D29" w14:textId="6217E472" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00FC4908" w:rsidP="00A5260E">
+              <w:p w14:paraId="46705D29" w14:textId="6217E472" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00FC4908" w:rsidP="00A5260E">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00930A6A">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t>C</w:t>
-[...5 lines deleted...]
-                  <w:t>ommercial Name of the Product/Technology</w:t>
+                  <w:t>Commercial Name of the Product/Technology</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00346308" w:rsidRPr="00114F25" w14:paraId="29B677C0" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="00346308" w:rsidRPr="000F6067" w14:paraId="29B677C0" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68F2E57A" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00346308" w:rsidP="00A5260E">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="68F2E57A" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00A5260E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Patent number(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-              <w:sz w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="763489812"/>
             <w:placeholder>
               <w:docPart w:val="E00670F17BB744698E2665286484AC5E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="495A5688" w14:textId="2C4C3B9F" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00FC4908" w:rsidP="00A5260E">
+              <w:p w14:paraId="495A5688" w14:textId="2C4C3B9F" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00FC4908" w:rsidP="00A5260E">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Patent associated</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="007B4BA0" w:rsidRPr="00114F25" w14:paraId="7687A243" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="007B4BA0" w:rsidRPr="000F6067" w14:paraId="7687A243" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="439396A4" w14:textId="5846A183" w:rsidR="007B4BA0" w:rsidRPr="00114F25" w:rsidRDefault="007B4BA0" w:rsidP="00A5260E">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="439396A4" w14:textId="5846A183" w:rsidR="007B4BA0" w:rsidRPr="000F6067" w:rsidRDefault="007B4BA0" w:rsidP="00A5260E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Supplier(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-              <w:sz w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-523322402"/>
             <w:placeholder>
               <w:docPart w:val="DBA072589392423B893ABFC621B09176"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1006F8E8" w14:textId="0F943376" w:rsidR="007B4BA0" w:rsidRPr="00114F25" w:rsidRDefault="00FC4908" w:rsidP="00A5260E">
+              <w:p w14:paraId="1006F8E8" w14:textId="0F943376" w:rsidR="007B4BA0" w:rsidRPr="000F6067" w:rsidRDefault="00FC4908" w:rsidP="00A5260E">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Eventual Supplier</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00346308" w:rsidRPr="00114F25" w14:paraId="566D8DC6" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="00346308" w:rsidRPr="000F6067" w14:paraId="566D8DC6" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="581CBA25" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00346308" w:rsidP="00A5260E">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="581CBA25" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00A5260E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Product description:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-              <w:sz w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-203405665"/>
             <w:placeholder>
               <w:docPart w:val="9604C8DE7BFF4FABB2ECF5178F81F810"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="611DFC86" w14:textId="3755E3CE" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00FC4908" w:rsidP="00A5260E">
+              <w:p w14:paraId="611DFC86" w14:textId="3755E3CE" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00FC4908" w:rsidP="00A5260E">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Product description</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001273B2" w:rsidRPr="00114F25" w14:paraId="5AB05E8A" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="001273B2" w:rsidRPr="000F6067" w14:paraId="5AB05E8A" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16B89CF5" w14:textId="4743625A" w:rsidR="001273B2" w:rsidRPr="00114F25" w:rsidRDefault="001273B2" w:rsidP="00A5260E">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="16B89CF5" w14:textId="4743625A" w:rsidR="001273B2" w:rsidRPr="000F6067" w:rsidRDefault="001273B2" w:rsidP="00A5260E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Estimated</w:t>
             </w:r>
-            <w:r w:rsidR="00DC424F">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00DC424F" w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> market:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1732530694"/>
             <w:placeholder>
               <w:docPart w:val="241CE14C4B314BA7A03A67172BDFFF33"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="&lt;5%" w:value="&lt;5%"/>
               <w:listItem w:displayText="5-10%" w:value="5-10%"/>
               <w:listItem w:displayText="10-20%" w:value="10-20%"/>
               <w:listItem w:displayText="&gt;20%" w:value="&gt;20%"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="436A28EA" w14:textId="2956ED16" w:rsidR="001273B2" w:rsidRPr="00114F25" w:rsidRDefault="00FC4908" w:rsidP="78742E8A">
+              <w:p w14:paraId="436A28EA" w14:textId="2956ED16" w:rsidR="001273B2" w:rsidRPr="000F6067" w:rsidRDefault="00FC4908" w:rsidP="78742E8A">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Select the estimated market of the innovation</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00245B2B" w:rsidRPr="00114F25" w14:paraId="4390C935" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="00245B2B" w:rsidRPr="000F6067" w14:paraId="4390C935" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="679CBFC1" w14:textId="4C53D4A0" w:rsidR="00245B2B" w:rsidRDefault="00245B2B" w:rsidP="00A5260E">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="679CBFC1" w14:textId="4C53D4A0" w:rsidR="00245B2B" w:rsidRPr="000F6067" w:rsidRDefault="00245B2B" w:rsidP="00A5260E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Commercial</w:t>
             </w:r>
-            <w:r w:rsidR="00532FA8">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00532FA8" w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ization:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-461034751"/>
             <w:placeholder>
               <w:docPart w:val="F941CBEEEA844B58A41DFA50BB7E5706"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Not yet" w:value="Not yet"/>
               <w:listItem w:displayText="Imminent" w:value="Imminent"/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="03753C23" w14:textId="087750BC" w:rsidR="00245B2B" w:rsidRDefault="00FC4908" w:rsidP="00A5260E">
+              <w:p w14:paraId="03753C23" w14:textId="087750BC" w:rsidR="00245B2B" w:rsidRPr="000F6067" w:rsidRDefault="00FC4908" w:rsidP="00A5260E">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00930A6A">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00697E4A" w:rsidRPr="00114F25" w14:paraId="713C4600" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="00697E4A" w:rsidRPr="000F6067" w14:paraId="713C4600" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1760FCFB" w14:textId="58A8C6FE" w:rsidR="00697E4A" w:rsidRDefault="00697E4A" w:rsidP="00697E4A">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="1760FCFB" w14:textId="58A8C6FE" w:rsidR="00697E4A" w:rsidRPr="000F6067" w:rsidRDefault="00697E4A" w:rsidP="00697E4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Market sector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="market channel"/>
             <w:tag w:val="market channel"/>
             <w:id w:val="1024438213"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="water" w:value="water"/>
               <w:listItem w:displayText="CSD" w:value="CSD"/>
               <w:listItem w:displayText="energy/sport" w:value="energy/sport"/>
               <w:listItem w:displayText="beer" w:value="beer"/>
               <w:listItem w:displayText="juice" w:value="juice"/>
               <w:listItem w:displayText="dairy" w:value="dairy"/>
               <w:listItem w:displayText="cosmetics" w:value="cosmetics"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="7ED5F59B" w14:textId="3F38F1C9" w:rsidR="00697E4A" w:rsidRDefault="0088740A" w:rsidP="00697E4A">
+              <w:p w14:paraId="7ED5F59B" w14:textId="3F38F1C9" w:rsidR="00697E4A" w:rsidRPr="000F6067" w:rsidRDefault="0088740A" w:rsidP="00697E4A">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="004048A8">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0088740A" w:rsidRPr="00114F25" w14:paraId="1B29F6F2" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="0088740A" w:rsidRPr="000F6067" w14:paraId="1B29F6F2" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44520F52" w14:textId="116C84D1" w:rsidR="0088740A" w:rsidRDefault="0088740A" w:rsidP="0088740A">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="44520F52" w14:textId="116C84D1" w:rsidR="0088740A" w:rsidRPr="000F6067" w:rsidRDefault="0088740A" w:rsidP="0088740A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Market sector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="market channel"/>
             <w:tag w:val="market channel"/>
             <w:id w:val="-926336493"/>
             <w:placeholder>
               <w:docPart w:val="3B6727ED14C143C989C8B942FD4E3AE2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="water" w:value="water"/>
               <w:listItem w:displayText="CSD" w:value="CSD"/>
               <w:listItem w:displayText="energy/sport" w:value="energy/sport"/>
               <w:listItem w:displayText="beer" w:value="beer"/>
               <w:listItem w:displayText="juice" w:value="juice"/>
               <w:listItem w:displayText="dairy" w:value="dairy"/>
               <w:listItem w:displayText="cosmetics" w:value="cosmetics"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1B22A53E" w14:textId="596812F7" w:rsidR="0088740A" w:rsidRDefault="0088740A" w:rsidP="0088740A">
+              <w:p w14:paraId="1B22A53E" w14:textId="596812F7" w:rsidR="0088740A" w:rsidRPr="000F6067" w:rsidRDefault="0088740A" w:rsidP="0088740A">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001745F8">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0088740A" w:rsidRPr="00114F25" w14:paraId="0BC3A085" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="0088740A" w:rsidRPr="000F6067" w14:paraId="0BC3A085" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24898F66" w14:textId="0B3012F5" w:rsidR="0088740A" w:rsidRDefault="0088740A" w:rsidP="0088740A">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="24898F66" w14:textId="0B3012F5" w:rsidR="0088740A" w:rsidRPr="000F6067" w:rsidRDefault="0088740A" w:rsidP="0088740A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Market sector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="market channel"/>
             <w:tag w:val="market channel"/>
             <w:id w:val="-866141980"/>
             <w:placeholder>
               <w:docPart w:val="CFF475C7B26F40EBBAC3AEE272B816EE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="water" w:value="water"/>
               <w:listItem w:displayText="CSD" w:value="CSD"/>
               <w:listItem w:displayText="energy/sport" w:value="energy/sport"/>
               <w:listItem w:displayText="beer" w:value="beer"/>
               <w:listItem w:displayText="juice" w:value="juice"/>
               <w:listItem w:displayText="dairy" w:value="dairy"/>
               <w:listItem w:displayText="cosmetics" w:value="cosmetics"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4C4EF2C0" w14:textId="30B83A5D" w:rsidR="0088740A" w:rsidRDefault="0088740A" w:rsidP="0088740A">
+              <w:p w14:paraId="4C4EF2C0" w14:textId="30B83A5D" w:rsidR="0088740A" w:rsidRPr="000F6067" w:rsidRDefault="0088740A" w:rsidP="0088740A">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001745F8">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0088740A" w:rsidRPr="00114F25" w14:paraId="2E919D0F" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="0088740A" w:rsidRPr="000F6067" w14:paraId="2E919D0F" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4129C1AC" w14:textId="4E53E9FD" w:rsidR="0088740A" w:rsidRDefault="0088740A" w:rsidP="0088740A">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="4129C1AC" w14:textId="4E53E9FD" w:rsidR="0088740A" w:rsidRPr="000F6067" w:rsidRDefault="0088740A" w:rsidP="0088740A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Market sector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="market channel"/>
             <w:tag w:val="market channel"/>
             <w:id w:val="-1803298778"/>
             <w:placeholder>
               <w:docPart w:val="B8EA960D9E50403EBEB2F2A39E3EB991"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="water" w:value="water"/>
               <w:listItem w:displayText="CSD" w:value="CSD"/>
               <w:listItem w:displayText="energy/sport" w:value="energy/sport"/>
               <w:listItem w:displayText="beer" w:value="beer"/>
               <w:listItem w:displayText="juice" w:value="juice"/>
               <w:listItem w:displayText="dairy" w:value="dairy"/>
               <w:listItem w:displayText="cosmetics" w:value="cosmetics"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="79F7B2C1" w14:textId="4A7EEDD1" w:rsidR="0088740A" w:rsidRDefault="0088740A" w:rsidP="0088740A">
+              <w:p w14:paraId="79F7B2C1" w14:textId="4A7EEDD1" w:rsidR="0088740A" w:rsidRPr="000F6067" w:rsidRDefault="0088740A" w:rsidP="0088740A">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001745F8">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008F34D8" w:rsidRPr="00114F25" w14:paraId="4C8131D9" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="008F34D8" w:rsidRPr="000F6067" w14:paraId="4C8131D9" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B78A3DD" w14:textId="04447677" w:rsidR="008F34D8" w:rsidRDefault="008F34D8" w:rsidP="008F34D8">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="5B78A3DD" w14:textId="04447677" w:rsidR="008F34D8" w:rsidRPr="000F6067" w:rsidRDefault="008F34D8" w:rsidP="008F34D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Market sector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E332E3A" w14:textId="0F4F62B5" w:rsidR="008F34D8" w:rsidRDefault="00954F1E" w:rsidP="008F34D8">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3E332E3A" w14:textId="0F4F62B5" w:rsidR="008F34D8" w:rsidRPr="000F6067" w:rsidRDefault="00954F1E" w:rsidP="008F34D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Other. Please type</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18E278E7" w14:textId="1970C39E" w:rsidR="00F815DD" w:rsidRDefault="00F815DD" w:rsidP="00A25011">
+    <w:p w14:paraId="18E278E7" w14:textId="1970C39E" w:rsidR="00F815DD" w:rsidRPr="000F6067" w:rsidRDefault="00F815DD" w:rsidP="00A25011">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Research partner (if required):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6657"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F815DD" w:rsidRPr="00114F25" w14:paraId="67649ADE" w14:textId="77777777" w:rsidTr="003B6542">
+      <w:tr w:rsidR="00F815DD" w:rsidRPr="000F6067" w14:paraId="67649ADE" w14:textId="77777777" w:rsidTr="003B6542">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9D41B0" w14:textId="4F646CE9" w:rsidR="00F815DD" w:rsidRPr="00114F25" w:rsidRDefault="005B3538" w:rsidP="003B6542">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="1E9D41B0" w14:textId="4F646CE9" w:rsidR="00F815DD" w:rsidRPr="000F6067" w:rsidRDefault="005B3538" w:rsidP="003B6542">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Company name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-              <w:sz w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-982469702"/>
             <w:placeholder>
               <w:docPart w:val="54860BD437244665BE65FCF6AD662ABF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="11EDB5D0" w14:textId="4F3260B6" w:rsidR="00F815DD" w:rsidRPr="00114F25" w:rsidRDefault="005E0611" w:rsidP="003B6542">
+              <w:p w14:paraId="11EDB5D0" w14:textId="4F3260B6" w:rsidR="00F815DD" w:rsidRPr="000F6067" w:rsidRDefault="005E0611" w:rsidP="003B6542">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="003F55C5">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>C</w:t>
                 </w:r>
-                <w:r w:rsidR="009F6CFB">
+                <w:r w:rsidR="009F6CFB" w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>ompany Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F815DD" w:rsidRPr="00114F25" w14:paraId="74D88DCD" w14:textId="77777777" w:rsidTr="003B6542">
+      <w:tr w:rsidR="00F815DD" w:rsidRPr="000F6067" w14:paraId="74D88DCD" w14:textId="77777777" w:rsidTr="003B6542">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19961A3B" w14:textId="4451CFBB" w:rsidR="00F815DD" w:rsidRPr="00114F25" w:rsidRDefault="005B3538" w:rsidP="003B6542">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="19961A3B" w14:textId="4451CFBB" w:rsidR="00F815DD" w:rsidRPr="000F6067" w:rsidRDefault="005B3538" w:rsidP="003B6542">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-              <w:sz w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1204063534"/>
             <w:placeholder>
               <w:docPart w:val="A8CC0DB20F4A46B89D7FD493BDFE29FD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="2E790C45" w14:textId="7408E59E" w:rsidR="00F815DD" w:rsidRPr="00114F25" w:rsidRDefault="005E0611" w:rsidP="003B6542">
+              <w:p w14:paraId="2E790C45" w14:textId="7408E59E" w:rsidR="00F815DD" w:rsidRPr="000F6067" w:rsidRDefault="005E0611" w:rsidP="003B6542">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="003F55C5">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>C</w:t>
                 </w:r>
-                <w:r w:rsidR="009F6CFB">
+                <w:r w:rsidR="009F6CFB" w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>ontact Person</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F815DD" w:rsidRPr="00114F25" w14:paraId="774EBE4E" w14:textId="77777777" w:rsidTr="003B6542">
+      <w:tr w:rsidR="00F815DD" w:rsidRPr="000F6067" w14:paraId="774EBE4E" w14:textId="77777777" w:rsidTr="003B6542">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32C4F067" w14:textId="5B695D0C" w:rsidR="00F815DD" w:rsidRPr="00114F25" w:rsidRDefault="005B3538" w:rsidP="003B6542">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="32C4F067" w14:textId="5B695D0C" w:rsidR="00F815DD" w:rsidRPr="000F6067" w:rsidRDefault="005B3538" w:rsidP="003B6542">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Phone number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-              <w:sz w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="441201024"/>
             <w:placeholder>
               <w:docPart w:val="C7AA6BBD1BE246F291225B6DE979BF60"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6657" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="48476DDE" w14:textId="5D273E79" w:rsidR="00F815DD" w:rsidRPr="00114F25" w:rsidRDefault="009F6CFB" w:rsidP="003B6542">
+              <w:p w14:paraId="48476DDE" w14:textId="5D273E79" w:rsidR="00F815DD" w:rsidRPr="000F6067" w:rsidRDefault="009F6CFB" w:rsidP="003B6542">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Phone Number</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F815DD" w:rsidRPr="00114F25" w14:paraId="6E3ADB5D" w14:textId="77777777" w:rsidTr="003B6542">
+      <w:tr w:rsidR="00F815DD" w:rsidRPr="000F6067" w14:paraId="6E3ADB5D" w14:textId="77777777" w:rsidTr="003B6542">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22E79C51" w14:textId="620D8B21" w:rsidR="00F815DD" w:rsidRPr="00114F25" w:rsidRDefault="005B3538" w:rsidP="003B6542">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="22E79C51" w14:textId="620D8B21" w:rsidR="00F815DD" w:rsidRPr="000F6067" w:rsidRDefault="005B3538" w:rsidP="003B6542">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6657" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="388847766"/>
               <w:placeholder>
                 <w:docPart w:val="4593CC0217D746D38EA48562D07EFA8B"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="565C3A0A" w14:textId="345EEB9B" w:rsidR="00F815DD" w:rsidRDefault="005E0611" w:rsidP="003B6542">
+              <w:p w14:paraId="565C3A0A" w14:textId="345EEB9B" w:rsidR="00F815DD" w:rsidRPr="000F6067" w:rsidRDefault="005E0611" w:rsidP="003B6542">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="003F55C5">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>C</w:t>
                 </w:r>
-                <w:r w:rsidR="00FA1E54">
+                <w:r w:rsidR="00FA1E54" w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>ontact email</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="3CC3C740" w14:textId="77777777" w:rsidR="00A25011" w:rsidRPr="00A25011" w:rsidRDefault="00A25011" w:rsidP="00A25011">
-[...7 lines deleted...]
-          <w:p w14:paraId="2A648B25" w14:textId="3DBFAA42" w:rsidR="00A25011" w:rsidRPr="00A25011" w:rsidRDefault="00A25011" w:rsidP="00A25011">
+          <w:p w14:paraId="3CC3C740" w14:textId="77777777" w:rsidR="00A25011" w:rsidRPr="000F6067" w:rsidRDefault="00A25011" w:rsidP="00A25011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A648B25" w14:textId="3DBFAA42" w:rsidR="00A25011" w:rsidRPr="000F6067" w:rsidRDefault="00A25011" w:rsidP="00A25011">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4470"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C293E33" w14:textId="202F569A" w:rsidR="00346308" w:rsidRDefault="00346308" w:rsidP="00A25011">
+    <w:p w14:paraId="3C293E33" w14:textId="202F569A" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00A25011">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00007A4D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Detailed information</w:t>
       </w:r>
-      <w:r w:rsidR="005B3538">
+      <w:r w:rsidR="005B3538" w:rsidRPr="000F6067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (category):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="987"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D5AF8" w:rsidRPr="00114F25" w14:paraId="42FDF701" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="000D5AF8" w:rsidRPr="000F6067" w14:paraId="42FDF701" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E990E1C" w14:textId="16D7DFE3" w:rsidR="000D5AF8" w:rsidRPr="00114F25" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="6E990E1C" w14:textId="16D7DFE3" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Innovation category:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="485E2785" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="00114F25" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="485E2785" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-              <w:sz w:val="20"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1733427611"/>
             <w:placeholder>
               <w:docPart w:val="70F08916DFAC42EFB857C177475E5768"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5806" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
               </w:tcPr>
-              <w:p w14:paraId="6BD80731" w14:textId="3F4FE8A2" w:rsidR="000D5AF8" w:rsidRPr="00114F25" w:rsidRDefault="00FC4908" w:rsidP="000D5AF8">
+              <w:p w14:paraId="6BD80731" w14:textId="3F4FE8A2" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="00FC4908" w:rsidP="000D5AF8">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="3915"/>
                     <w:tab w:val="right" w:pos="6441"/>
                   </w:tabs>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Innovation Category</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="000D5AF8" w:rsidRPr="00114F25" w14:paraId="4444C217" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="000D5AF8" w:rsidRPr="000F6067" w14:paraId="4444C217" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBC40BF" w14:textId="73533EA1" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2DBC40BF" w14:textId="73533EA1" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Technology type:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="808080"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1303689965"/>
             <w:placeholder>
               <w:docPart w:val="BA5D1D70ECB74F7A9DA2C722B4A8C76E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Multilayer" w:value="Multilayer"/>
               <w:listItem w:displayText="Blend" w:value="Blend"/>
               <w:listItem w:displayText="Surface" w:value="Surface"/>
               <w:listItem w:displayText="Other" w:value="Other"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5806" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
               </w:tcPr>
-              <w:p w14:paraId="2A0CB33C" w14:textId="2B06B905" w:rsidR="000D5AF8" w:rsidRDefault="00FC4908" w:rsidP="000D5AF8">
+              <w:p w14:paraId="2A0CB33C" w14:textId="2B06B905" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="00FC4908" w:rsidP="000D5AF8">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00930A6A">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="005907DD" w:rsidRPr="00114F25" w14:paraId="68D0EFFD" w14:textId="77777777" w:rsidTr="0087099D">
+      <w:tr w:rsidR="005907DD" w:rsidRPr="000F6067" w14:paraId="68D0EFFD" w14:textId="77777777" w:rsidTr="0087099D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49A8B1FB" w14:textId="1D73F474" w:rsidR="005907DD" w:rsidRDefault="005907DD" w:rsidP="000D5AF8">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="49A8B1FB" w14:textId="1D73F474" w:rsidR="005907DD" w:rsidRPr="000F6067" w:rsidRDefault="005907DD" w:rsidP="000D5AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Food contact approved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="808080"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1539502724"/>
             <w:placeholder>
               <w:docPart w:val="CBCFE89D622D42DA80C182A12F4F2457"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5806" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="67C0C19F" w14:textId="20BC2110" w:rsidR="005907DD" w:rsidRDefault="00FC4908" w:rsidP="000D5AF8">
+              <w:p w14:paraId="67C0C19F" w14:textId="20BC2110" w:rsidR="005907DD" w:rsidRPr="000F6067" w:rsidRDefault="00FC4908" w:rsidP="000D5AF8">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00930A6A">
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="000D5AF8" w:rsidRPr="00114F25" w14:paraId="2B758237" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="000D5AF8" w:rsidRPr="000F6067" w14:paraId="2B758237" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F0B3177" w14:textId="4E2813FA" w:rsidR="000D5AF8" w:rsidRPr="00304740" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="3F0B3177" w14:textId="4E2813FA" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Chemical formula or material name, weight, and total percentage of each component:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D5AF8" w:rsidRPr="00114F25" w14:paraId="678F9364" w14:textId="77777777" w:rsidTr="005340E4">
+      <w:tr w:rsidR="000D5AF8" w:rsidRPr="000F6067" w14:paraId="678F9364" w14:textId="77777777" w:rsidTr="005340E4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3048F3D6" w14:textId="0305E9B1" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="3048F3D6" w14:textId="0305E9B1" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Main body</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58DA1D95" w14:textId="776A2E16" w:rsidR="000D5AF8" w:rsidRPr="00803994" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="58DA1D95" w14:textId="776A2E16" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>(ple</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(please provide details of the sample structure: any resin layers, coatings, barriers, tie layers, laminated adhesives, masterbatch, mineral fillers, printing inks, etc. as well as their specific concentrations by weight in the sample structure)</w:t>
             </w:r>
-            <w:r>
-[...40 lines deleted...]
-          <w:p w14:paraId="3D0812EA" w14:textId="2F5B33AC" w:rsidR="000D5AF8" w:rsidRPr="4DC3C9EB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          </w:p>
+          <w:p w14:paraId="3D0812EA" w14:textId="2F5B33AC" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D56B6B9" w14:textId="48C0EC96" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="7D56B6B9" w14:textId="48C0EC96" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="5B67BA34" w14:textId="5E5DC436" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B67BA34" w14:textId="5E5DC436" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Body Structure description XXX</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23A6B85C" w14:textId="19E05656" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="23A6B85C" w14:textId="19E05656" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="403F1815" w14:textId="39DCEE4F" w:rsidR="000D5AF8" w:rsidRPr="00B767AB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="403F1815" w14:textId="39DCEE4F" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Sub-component 1 description</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28AEFFFD" w14:textId="7E406A2B" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="28AEFFFD" w14:textId="7E406A2B" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Sub-component 2 description</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C9F5A9C" w14:textId="12FD4717" w:rsidR="000D5AF8" w:rsidRPr="00B767AB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="5C9F5A9C" w14:textId="12FD4717" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Sub-component 3 description</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46BC50BA" w14:textId="7CE8AA75" w:rsidR="000D5AF8" w:rsidRPr="00B767AB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="46BC50BA" w14:textId="7CE8AA75" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="295B26E5" w14:textId="4EDC0E96" w:rsidR="000D5AF8" w:rsidRPr="00B767AB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="295B26E5" w14:textId="4EDC0E96" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="74ADBEE9" w14:textId="22A36238" w:rsidR="000D5AF8" w:rsidRPr="00B767AB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74ADBEE9" w14:textId="22A36238" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="21C9E83D" w14:textId="037D3F0C" w:rsidR="000D5AF8" w:rsidRPr="00B767AB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21C9E83D" w14:textId="037D3F0C" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14A658F0" w14:textId="4B33D56B" w:rsidR="000D5AF8" w:rsidRPr="00F97D79" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="14A658F0" w14:textId="4B33D56B" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00F868B8" w14:textId="48FF6F73" w:rsidR="000D5AF8" w:rsidRPr="00F97D79" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="00F868B8" w14:textId="48FF6F73" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="300B1A2D" w14:textId="757DC1A7" w:rsidR="000D5AF8" w:rsidRPr="00F97D79" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="300B1A2D" w14:textId="757DC1A7" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4129AD70" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="4129AD70" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001455CB">
-              <w:rPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>XX,xx g</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36BFBE1E" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="36BFBE1E" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001455CB">
-              <w:rPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>XX,xx g</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74ED57C4" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="74ED57C4" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001455CB">
-              <w:rPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>XX,xx g</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D475D05" w14:textId="27EA5868" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="3D475D05" w14:textId="27EA5868" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53C5D222" w14:textId="336CBBB5" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="53C5D222" w14:textId="336CBBB5" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E284A72" w14:textId="05C0B1AA" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="7E284A72" w14:textId="05C0B1AA" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="59DF246E" w14:textId="5DEABEC0" w:rsidR="000D5AF8" w:rsidRPr="00B767AB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="59DF246E" w14:textId="5DEABEC0" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> g</w:t>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>XX,xx g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39EFAD5B" w14:textId="6F023C44" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="39EFAD5B" w14:textId="6F023C44" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="12F10C6F" w14:textId="2D9C9193" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12F10C6F" w14:textId="2D9C9193" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="2609070F" w14:textId="215475E4" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2609070F" w14:textId="215475E4" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="7A66809C" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="00B767AB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A66809C" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:t>YY,yy</w:t>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>YY,yy %</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> %</w:t>
+          </w:p>
+          <w:p w14:paraId="1842E1B6" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>YY,yy %</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1842E1B6" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="58D9B6F7" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:t>YY,yy</w:t>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>YY,yy %</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="58D9B6F7" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="00B767AB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          </w:p>
+          <w:p w14:paraId="0BF13D16" w14:textId="67B830EF" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...11 lines deleted...]
-          <w:p w14:paraId="0BF13D16" w14:textId="67B830EF" w:rsidR="000D5AF8" w:rsidRPr="00B767AB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C6F3257" w14:textId="4FDABDEB" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="2C6F3257" w14:textId="4FDABDEB" w:rsidR="000D5AF8" w:rsidRPr="00B767AB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F9CEAC2" w14:textId="367C1231" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F9CEAC2" w14:textId="367C1231" w:rsidR="000D5AF8" w:rsidRPr="00B767AB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79CA78F7" w14:textId="5D96D817" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> %</w:t>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>YY,yy %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D5AF8" w14:paraId="57D3873F" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="000D5AF8" w:rsidRPr="000F6067" w14:paraId="57D3873F" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:val="1131"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A4A82B8" w14:textId="0D265B22" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="6A4A82B8" w14:textId="0D265B22" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>In case of laminating adhesive, please provide the following information:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC14782" w14:textId="24C3039D" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="7DC14782" w14:textId="24C3039D" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>aromatic / aliphatic</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="041BE296" w14:textId="44450C50" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="041BE296" w14:textId="44450C50" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>solvent-based / solvent-free</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BACEB33" w14:textId="42674B6B" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="7BACEB33" w14:textId="42674B6B" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>g/m2 and % per weight of adhesive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC208CF" w14:textId="7BEF62EC" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="1AC208CF" w14:textId="7BEF62EC" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF14A39" w14:textId="1C79DDF7" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="6DF14A39" w14:textId="1C79DDF7" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D5AF8" w14:paraId="7493C279" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="000D5AF8" w:rsidRPr="000F6067" w14:paraId="7493C279" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:val="1131"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71B18CC7" w14:textId="4A7C62A4" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="71B18CC7" w14:textId="4A7C62A4" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>In case of printing inks, please provide the following information:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19C10C12" w14:textId="684462A8" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="19C10C12" w14:textId="684462A8" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Resin: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="744AEF17" w14:textId="11B3FD32" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="744AEF17" w14:textId="11B3FD32" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Solvent: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04A7E152" w14:textId="7CFFE274" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="04A7E152" w14:textId="7CFFE274" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Pigment: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="509A96BF" w14:textId="52A1F81F" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="509A96BF" w14:textId="52A1F81F" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Binder:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59A72DD2" w14:textId="285E6DFF" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="59A72DD2" w14:textId="285E6DFF" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Filling material: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B069DDA" w14:textId="05E60D18" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="6B069DDA" w14:textId="05E60D18" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ink assistant:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40680D03" w14:textId="48CDE79A" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="40680D03" w14:textId="48CDE79A" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>g/m2 and % per weight of Ink:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32B005D1" w14:textId="76B42AA3" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="32B005D1" w14:textId="76B42AA3" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D15C453" w14:textId="322239DB" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="0D15C453" w14:textId="322239DB" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D5AF8" w:rsidRPr="008405F2" w14:paraId="59FF4DF6" w14:textId="77777777" w:rsidTr="005340E4">
+      <w:tr w:rsidR="000D5AF8" w:rsidRPr="000F6067" w14:paraId="59FF4DF6" w14:textId="77777777" w:rsidTr="005340E4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1935"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7537A4A7" w14:textId="467F1FC8" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="7537A4A7" w14:textId="467F1FC8" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Closure system</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5976EEA7" w14:textId="2DE5253A" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="5976EEA7" w14:textId="2DE5253A" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> etc. and its weight) </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(please provide details of the closure design – polymers, additives/fillers, etc. and its weight) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE5A90E" w14:textId="57C434C1" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="6FE5A90E" w14:textId="57C434C1" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="1FB401D0" w14:textId="16352FA2" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FB401D0" w14:textId="16352FA2" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Closure design description</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="241F0FB8" w14:textId="51FE1AFA" w:rsidR="000D5AF8" w:rsidRPr="00B767AB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="241F0FB8" w14:textId="51FE1AFA" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Sub-component 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43D5EBF2" w14:textId="547BBEAF" w:rsidR="000D5AF8" w:rsidRPr="00B767AB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="43D5EBF2" w14:textId="547BBEAF" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Sub-component 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="184855E0" w14:textId="49D27C0C" w:rsidR="000D5AF8" w:rsidRPr="00B767AB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="184855E0" w14:textId="49D27C0C" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C76B326" w14:textId="07C61011" w:rsidR="000D5AF8" w:rsidRPr="00B767AB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="1C76B326" w14:textId="07C61011" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="42AE572E" w14:textId="2A93DEBA" w:rsidR="000D5AF8" w:rsidRPr="00B767AB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42AE572E" w14:textId="2A93DEBA" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Total (% on the total sample weight)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="362EDE49" w14:textId="769334F9" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="362EDE49" w14:textId="769334F9" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="20C0C9C8" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20C0C9C8" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="6978C247" w14:textId="1382ECBD" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6978C247" w14:textId="1382ECBD" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001455CB">
-              <w:rPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>XX,xx g</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0647EE14" w14:textId="32F7A554" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="0647EE14" w14:textId="32F7A554" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001455CB">
-              <w:rPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>XX,xx g</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42B554D9" w14:textId="5A4743E3" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="42B554D9" w14:textId="5A4743E3" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73755488" w14:textId="238B011C" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="73755488" w14:textId="238B011C" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="355369BC" w14:textId="3AB9B50A" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="355369BC" w14:textId="3AB9B50A" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001455CB">
-              <w:rPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>XX,xx g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A856E4D" w14:textId="125A418F" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="6A856E4D" w14:textId="125A418F" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53AC0233" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="53AC0233" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2DFFF823" w14:textId="1F09BD33" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="2DFFF823" w14:textId="1F09BD33" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001455CB">
-              <w:rPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>YY,yy %</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="002036D6" w14:textId="2A9D4226" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="002036D6" w14:textId="2A9D4226" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001455CB">
-              <w:rPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>YY,yy %</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="700D633A" w14:textId="6CD6EDAF" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="700D633A" w14:textId="6CD6EDAF" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="003B7CCB" w14:textId="5D0AFAF6" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="003B7CCB" w14:textId="5D0AFAF6" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C0C2BF5" w14:textId="0434ED76" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="5C0C2BF5" w14:textId="0434ED76" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001455CB">
-              <w:rPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>YY,yy %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D5AF8" w:rsidRPr="008405F2" w14:paraId="7F4487EC" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="000D5AF8" w:rsidRPr="000F6067" w14:paraId="7F4487EC" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:val="1770"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="650B9616" w14:textId="53D0233F" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="650B9616" w14:textId="53D0233F" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Label/Sleeve: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="653190BB" w14:textId="19BB836C" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="653190BB" w14:textId="19BB836C" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D22A3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>please provide any information relating to the structure, adhesive, printing inks</w:t>
             </w:r>
-            <w:r w:rsidRPr="78742E8A">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DBCDF69" w14:textId="2D45A2A4" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="6DBCDF69" w14:textId="2D45A2A4" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="37C2D894" w14:textId="491A774F" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37C2D894" w14:textId="491A774F" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Label/Sleeve structure XXX</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5913B158" w14:textId="1EE09448" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="5913B158" w14:textId="1EE09448" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Adhesive (type and weight)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06AFEB38" w14:textId="758182AA" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="06AFEB38" w14:textId="758182AA" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Printing inks (type and weight)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1230039F" w14:textId="17B4723B" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="1230039F" w14:textId="17B4723B" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="398A4C65" w14:textId="0ABB6433" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="398A4C65" w14:textId="0ABB6433" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Total (% on the total sample weight)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="238F658D" w14:textId="4B6586D1" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="238F658D" w14:textId="4B6586D1" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="37D4E1C8" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37D4E1C8" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="36E9F879" w14:textId="523AE0F4" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36E9F879" w14:textId="523AE0F4" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001455CB">
-              <w:rPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>XX,xx g</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61CCDE5E" w14:textId="3597E766" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="61CCDE5E" w14:textId="3597E766" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001455CB">
-              <w:rPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>XX,xx g</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1ABC943D" w14:textId="1DC6E99E" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="1ABC943D" w14:textId="1DC6E99E" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09A19F34" w14:textId="76CB2F4E" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="09A19F34" w14:textId="76CB2F4E" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001455CB">
-              <w:rPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>XX,xx g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B37FBE2" w14:textId="08F9A10A" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="3B37FBE2" w14:textId="08F9A10A" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35B3FA72" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="35B3FA72" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F9CF4BD" w14:textId="7CE69A22" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="6F9CF4BD" w14:textId="7CE69A22" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001455CB">
-              <w:rPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>YY,yy %</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0930AC6C" w14:textId="1DD01CA5" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="0930AC6C" w14:textId="1DD01CA5" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001455CB">
-              <w:rPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>YY,yy %</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CF43E5F" w14:textId="01076C32" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="2CF43E5F" w14:textId="01076C32" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18653F92" w14:textId="3B27FDC4" w:rsidR="000D5AF8" w:rsidRPr="001455CB" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+          <w:p w14:paraId="18653F92" w14:textId="3B27FDC4" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001455CB">
-              <w:rPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>YY,yy %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D5AF8" w:rsidRPr="00114F25" w14:paraId="3A18D0C6" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="000D5AF8" w:rsidRPr="000F6067" w14:paraId="3A18D0C6" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57D476E0" w14:textId="145A3F85" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="57D476E0" w14:textId="145A3F85" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Control material selected </w:t>
             </w:r>
-            <w:r w:rsidRPr="78742E8A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(if known) </w:t>
             </w:r>
-            <w:r w:rsidRPr="78742E8A">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">and TDS </w:t>
             </w:r>
-            <w:r w:rsidRPr="78742E8A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(if available)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5806" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CE14B77" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="00114F25" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="0CE14B77" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D5AF8" w:rsidRPr="00114F25" w14:paraId="3896EE87" w14:textId="77777777" w:rsidTr="005340E4">
+      <w:tr w:rsidR="000D5AF8" w:rsidRPr="000F6067" w14:paraId="3896EE87" w14:textId="77777777" w:rsidTr="005340E4">
         <w:trPr>
           <w:trHeight w:val="1057"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A4DE616" w14:textId="750DD82C" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3A4DE616" w14:textId="750DD82C" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Available recycling studies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5806" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3DEE8EB0" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
-[...11 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="3DEE8EB0" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5980ADC3" w14:textId="70E5E0D0" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D5AF8" w:rsidRPr="00114F25" w14:paraId="2CB333ED" w14:textId="77777777" w:rsidTr="78742E8A">
+      <w:tr w:rsidR="000D5AF8" w:rsidRPr="000F6067" w14:paraId="2CB333ED" w14:textId="77777777" w:rsidTr="78742E8A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1086"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF299FB" w14:textId="01164819" w:rsidR="000D5AF8" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="0DF299FB" w14:textId="01164819" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentation: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5806" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2F09F971" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="00114F25" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="2F09F971" w14:textId="77777777" w:rsidR="000D5AF8" w:rsidRPr="000F6067" w:rsidRDefault="000D5AF8" w:rsidP="000D5AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2AAC1343" w14:textId="4DE92749" w:rsidR="00346308" w:rsidRDefault="00346308" w:rsidP="78742E8A">
+    <w:p w14:paraId="2AAC1343" w14:textId="4DE92749" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="78742E8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Comments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26233634" w14:textId="35103C1B" w:rsidR="78742E8A" w:rsidRDefault="78742E8A" w:rsidP="005340E4">
+    <w:p w14:paraId="26233634" w14:textId="35103C1B" w:rsidR="78742E8A" w:rsidRPr="000F6067" w:rsidRDefault="78742E8A" w:rsidP="005340E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="266BB514" w14:textId="77777777" w:rsidR="00346308" w:rsidRDefault="00346308" w:rsidP="00D90AD9">
+    <w:p w14:paraId="266BB514" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00D90AD9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FE00591" w14:textId="77777777" w:rsidR="0061230F" w:rsidRDefault="0061230F" w:rsidP="00D90AD9">
+    <w:p w14:paraId="7FE00591" w14:textId="77777777" w:rsidR="0061230F" w:rsidRPr="000F6067" w:rsidRDefault="0061230F" w:rsidP="00D90AD9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58016C25" w14:textId="1468CB3C" w:rsidR="00FF473B" w:rsidRDefault="003D5669" w:rsidP="00A25011">
+    <w:p w14:paraId="58016C25" w14:textId="1468CB3C" w:rsidR="00FF473B" w:rsidRPr="000F6067" w:rsidRDefault="003D5669" w:rsidP="00A25011">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Exclusions from the Technical Committee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13856784" w14:textId="7415982F" w:rsidR="003D5669" w:rsidRDefault="003D5669" w:rsidP="003D5669">
+    <w:p w14:paraId="13856784" w14:textId="7415982F" w:rsidR="003D5669" w:rsidRPr="000F6067" w:rsidRDefault="003D5669" w:rsidP="003D5669">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F03C5E">
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The applicant may ask the exclusion of any member-</w:t>
       </w:r>
-      <w:r w:rsidR="00AE5561" w:rsidRPr="00F03C5E">
+      <w:r w:rsidR="00AE5561" w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Company representative from the Technical Team for securing th</w:t>
       </w:r>
-      <w:r w:rsidR="00ED506A">
+      <w:r w:rsidR="00ED506A" w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>at confidential information will not be disclosed to Competitors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67452286" w14:textId="07837F5F" w:rsidR="00ED506A" w:rsidRDefault="00B840BC" w:rsidP="003D5669">
+    <w:p w14:paraId="67452286" w14:textId="07837F5F" w:rsidR="00ED506A" w:rsidRPr="000F6067" w:rsidRDefault="00B840BC" w:rsidP="003D5669">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Company representatives that </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> requested to be excluded:</w:t>
+        <w:t>Company representatives that is requested to be excluded:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF7AED1" w14:textId="77777777" w:rsidR="00C3348C" w:rsidRDefault="00C3348C" w:rsidP="003D5669">
+    <w:p w14:paraId="5CF7AED1" w14:textId="77777777" w:rsidR="00C3348C" w:rsidRPr="000F6067" w:rsidRDefault="00C3348C" w:rsidP="003D5669">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DCC68CA" w14:textId="76475356" w:rsidR="00B840BC" w:rsidRDefault="004268CA" w:rsidP="00B840BC">
+    <w:p w14:paraId="2DCC68CA" w14:textId="76475356" w:rsidR="00B840BC" w:rsidRPr="000F6067" w:rsidRDefault="004268CA" w:rsidP="00B840BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E6E93D" w14:textId="77777777" w:rsidR="00C3348C" w:rsidRDefault="00C3348C" w:rsidP="00C3348C">
+    <w:p w14:paraId="10E6E93D" w14:textId="77777777" w:rsidR="00C3348C" w:rsidRPr="000F6067" w:rsidRDefault="00C3348C" w:rsidP="00C3348C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DDD9067" w14:textId="0531C790" w:rsidR="004268CA" w:rsidRDefault="004268CA" w:rsidP="00B840BC">
+    <w:p w14:paraId="3DDD9067" w14:textId="0531C790" w:rsidR="004268CA" w:rsidRPr="000F6067" w:rsidRDefault="004268CA" w:rsidP="00B840BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C181144" w14:textId="77777777" w:rsidR="00C3348C" w:rsidRPr="00C3348C" w:rsidRDefault="00C3348C" w:rsidP="00C3348C">
+    <w:p w14:paraId="4C181144" w14:textId="77777777" w:rsidR="00C3348C" w:rsidRPr="000F6067" w:rsidRDefault="00C3348C" w:rsidP="00C3348C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A59FEDB" w14:textId="793CBAC4" w:rsidR="004268CA" w:rsidRPr="00B840BC" w:rsidRDefault="004268CA" w:rsidP="00B840BC">
+    <w:p w14:paraId="5A59FEDB" w14:textId="793CBAC4" w:rsidR="004268CA" w:rsidRPr="000F6067" w:rsidRDefault="004268CA" w:rsidP="00B840BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7125E4F1" w14:textId="26BFA11A" w:rsidR="009C01B1" w:rsidRDefault="009C01B1">
+    <w:p w14:paraId="7125E4F1" w14:textId="26BFA11A" w:rsidR="009C01B1" w:rsidRPr="000F6067" w:rsidRDefault="009C01B1">
       <w:pPr>
         <w:jc w:val="left"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAD3648" w14:textId="63C9419C" w:rsidR="00B5544B" w:rsidRPr="00CD5A73" w:rsidRDefault="00B5544B" w:rsidP="00CD5A73">
+    <w:p w14:paraId="4CAD3648" w14:textId="63C9419C" w:rsidR="00B5544B" w:rsidRPr="000F6067" w:rsidRDefault="00B5544B" w:rsidP="00CD5A73">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial MT"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial MT" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk105588925"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="50E76B28" w14:textId="77DA5E80" w:rsidR="00B5544B" w:rsidRPr="003C04C0" w:rsidRDefault="00B5544B" w:rsidP="003D6F8F">
+    <w:p w14:paraId="50E76B28" w14:textId="77DA5E80" w:rsidR="00B5544B" w:rsidRPr="000F6067" w:rsidRDefault="00B5544B" w:rsidP="003D6F8F">
       <w:pPr>
         <w:ind w:left="131"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD5A73">
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial MT"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial MT" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD5A73">
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial MT"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial MT" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">                                                      </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003D6F8F" w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial MT"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial MT" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-        </w:rPr>
-[...26 lines deleted...]
-          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                 </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C04C0">
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Brussels,</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C04C0">
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C04C0">
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>January 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754D5FCC" w14:textId="46656105" w:rsidR="00B5544B" w:rsidRPr="003D6F8F" w:rsidRDefault="00B5544B" w:rsidP="003D6F8F">
+    <w:p w14:paraId="754D5FCC" w14:textId="46656105" w:rsidR="00B5544B" w:rsidRPr="000F6067" w:rsidRDefault="00B5544B" w:rsidP="003D6F8F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:w w:val="110"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D6F8F">
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:w w:val="110"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Register of designated representative </w:t>
       </w:r>
-      <w:r w:rsidR="00CA667A">
+      <w:r w:rsidR="00CA667A" w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:w w:val="110"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>– Members of Technical Committee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0942496B" w14:textId="77777777" w:rsidR="00B5544B" w:rsidRDefault="00B5544B">
+    <w:p w14:paraId="0942496B" w14:textId="77777777" w:rsidR="00B5544B" w:rsidRPr="000F6067" w:rsidRDefault="00B5544B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="110"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00980586">
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="110"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The designated representatives </w:t>
+        <w:t>The designated representatives acknowledge and accepts the applicable rules and conditions set forth in the non-disclosure agreement between Petcore, UNESDA and NMWE.</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="4F075235" w14:textId="77777777" w:rsidR="00B5544B" w:rsidRPr="000F6067" w:rsidRDefault="00B5544B">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="110"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>acknowledge and accepts the applicable rules and conditions set forth in the non-disclosure agreement between Petcore, UNESDA and NMWE.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F075235" w14:textId="77777777" w:rsidR="00B5544B" w:rsidRDefault="00B5544B">
+    <w:p w14:paraId="66E987E7" w14:textId="77777777" w:rsidR="00B5544B" w:rsidRPr="000F6067" w:rsidRDefault="00B5544B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="110"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> LINK Excel.Sheet.12 "Book1" "Sheet1!R5C6:R15C8" \a \f 4 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="110"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A28EDFC" w14:textId="77777777" w:rsidR="001F7896" w:rsidRPr="00980586" w:rsidRDefault="00B5544B">
+    <w:p w14:paraId="7A28EDFC" w14:textId="77777777" w:rsidR="001F7896" w:rsidRPr="000F6067" w:rsidRDefault="00B5544B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="110"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="110"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9020" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5762"/>
         <w:gridCol w:w="3258"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F7896" w:rsidRPr="001F7896" w14:paraId="778B1BCF" w14:textId="77777777" w:rsidTr="001F7896">
+      <w:tr w:rsidR="001F7896" w:rsidRPr="000F6067" w14:paraId="778B1BCF" w14:textId="77777777" w:rsidTr="001F7896">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F3ECEAA" w14:textId="447CB58E" w:rsidR="001F7896" w:rsidRPr="001F7896" w:rsidRDefault="001F7896" w:rsidP="001F7896">
+          <w:p w14:paraId="0F3ECEAA" w14:textId="7B066E56" w:rsidR="001F7896" w:rsidRPr="000F6067" w:rsidRDefault="001F7896" w:rsidP="001F7896">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F7896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>EPBP Technical Committee</w:t>
             </w:r>
-            <w:r w:rsidR="00CF0ADA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidR="00CF0ADA" w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> participants</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F7896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> January 2024</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007E36CB" w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>May</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="007E36CB" w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F7896" w:rsidRPr="001F7896" w14:paraId="7AABAE04" w14:textId="77777777" w:rsidTr="001F7896">
+      <w:tr w:rsidR="001F7896" w:rsidRPr="000F6067" w14:paraId="7AABAE04" w14:textId="77777777" w:rsidTr="001F7896">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EB6BC0D" w14:textId="77777777" w:rsidR="001F7896" w:rsidRPr="001F7896" w:rsidRDefault="001F7896" w:rsidP="001F7896">
+          <w:p w14:paraId="2EB6BC0D" w14:textId="77777777" w:rsidR="001F7896" w:rsidRPr="000F6067" w:rsidRDefault="001F7896" w:rsidP="001F7896">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F7896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33590F46" w14:textId="77777777" w:rsidR="001F7896" w:rsidRPr="001F7896" w:rsidRDefault="001F7896" w:rsidP="001F7896">
+          <w:p w14:paraId="33590F46" w14:textId="77777777" w:rsidR="001F7896" w:rsidRPr="000F6067" w:rsidRDefault="001F7896" w:rsidP="001F7896">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F7896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Delegation </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F7896" w:rsidRPr="001F7896" w14:paraId="090DDA61" w14:textId="77777777" w:rsidTr="001F7896">
+      <w:tr w:rsidR="001F7896" w:rsidRPr="000F6067" w14:paraId="090DDA61" w14:textId="77777777" w:rsidTr="001F7896">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="273FDB7F" w14:textId="77777777" w:rsidR="001F7896" w:rsidRPr="001F7896" w:rsidRDefault="001F7896" w:rsidP="001F7896">
+          <w:p w14:paraId="273FDB7F" w14:textId="77777777" w:rsidR="001F7896" w:rsidRPr="000F6067" w:rsidRDefault="001F7896" w:rsidP="001F7896">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F7896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Argiris Dabanlis </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57D45D58" w14:textId="706A0CB6" w:rsidR="001F7896" w:rsidRPr="001F7896" w:rsidRDefault="002F438D" w:rsidP="001F7896">
+          <w:p w14:paraId="57D45D58" w14:textId="706A0CB6" w:rsidR="001F7896" w:rsidRPr="000F6067" w:rsidRDefault="002F438D" w:rsidP="001F7896">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Technical Manager </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001455CB" w:rsidRPr="001F7896" w14:paraId="11DCB647" w14:textId="77777777" w:rsidTr="002629C2">
+      <w:tr w:rsidR="00102FE0" w:rsidRPr="000F6067" w14:paraId="11DCB647" w14:textId="77777777" w:rsidTr="002629C2">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="737F73CE" w14:textId="77777777" w:rsidR="001455CB" w:rsidRPr="001F7896" w:rsidRDefault="001455CB" w:rsidP="001F7896">
+          <w:p w14:paraId="737F73CE" w14:textId="04A040F0" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="001F7896">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F7896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Kostas Papamargaritis (Polisan)</w:t>
+              <w:t>Luca Stamare (Conai)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B8AAB5B" w14:textId="77777777" w:rsidR="001455CB" w:rsidRPr="001F7896" w:rsidRDefault="001455CB" w:rsidP="001F7896">
+          <w:p w14:paraId="7B8AAB5B" w14:textId="77777777" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="001F7896">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F7896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Petcore Europe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001455CB" w:rsidRPr="001F7896" w14:paraId="470EA85B" w14:textId="77777777" w:rsidTr="002629C2">
+      <w:tr w:rsidR="00102FE0" w:rsidRPr="000F6067" w14:paraId="470EA85B" w14:textId="77777777" w:rsidTr="002629C2">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B496AC7" w14:textId="1E4D663B" w:rsidR="001455CB" w:rsidRPr="001F7896" w:rsidRDefault="001455CB" w:rsidP="001F7896">
+          <w:p w14:paraId="5B496AC7" w14:textId="63596D80" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="001F7896">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F7896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-[...57 lines deleted...]
-              <w:t>)</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Helen Hagen (Valorplast - EPRO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A923BD8" w14:textId="77777777" w:rsidR="001455CB" w:rsidRPr="001F7896" w:rsidRDefault="001455CB" w:rsidP="001F7896">
+          <w:p w14:paraId="2A923BD8" w14:textId="77777777" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="001F7896">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001455CB" w:rsidRPr="001F7896" w14:paraId="74759AFB" w14:textId="77777777" w:rsidTr="002629C2">
+      <w:tr w:rsidR="00102FE0" w:rsidRPr="000F6067" w14:paraId="74759AFB" w14:textId="77777777" w:rsidTr="002629C2">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="185D9190" w14:textId="77777777" w:rsidR="001455CB" w:rsidRPr="001F7896" w:rsidRDefault="001455CB" w:rsidP="001F7896">
+          <w:p w14:paraId="185D9190" w14:textId="1439EEA3" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="001F7896">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F7896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> - EPRO)</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andreas Christel (Polymetrix) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58A6075F" w14:textId="77777777" w:rsidR="001455CB" w:rsidRPr="001F7896" w:rsidRDefault="001455CB" w:rsidP="001F7896">
+          <w:p w14:paraId="58A6075F" w14:textId="77777777" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="001F7896">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001455CB" w:rsidRPr="001F7896" w14:paraId="1F61F0FF" w14:textId="77777777" w:rsidTr="002629C2">
+      <w:tr w:rsidR="00102FE0" w:rsidRPr="000F6067" w14:paraId="1F61F0FF" w14:textId="77777777" w:rsidTr="002629C2">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EC7765C" w14:textId="77777777" w:rsidR="001455CB" w:rsidRPr="001F7896" w:rsidRDefault="001455CB" w:rsidP="001F7896">
+          <w:p w14:paraId="5EC7765C" w14:textId="34E03B97" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="001F7896">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F7896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andreas Christel (Polymetrix) </w:t>
+              <w:t>Robert Siegl (ALPLA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="251485E9" w14:textId="77777777" w:rsidR="001455CB" w:rsidRPr="001F7896" w:rsidRDefault="001455CB" w:rsidP="001F7896">
+          <w:p w14:paraId="251485E9" w14:textId="77777777" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="001F7896">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w14:paraId="4C01997E" w14:textId="77777777" w:rsidTr="002629C2">
+      <w:tr w:rsidR="00102FE0" w:rsidRPr="000F6067" w14:paraId="4C01997E" w14:textId="77777777" w:rsidTr="002629C2">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11A2653D" w14:textId="6B7091CA" w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w:rsidRDefault="00AF7BD2" w:rsidP="00AF7BD2">
+          <w:p w14:paraId="11A2653D" w14:textId="50315E6C" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="00AF7BD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F7896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Robert Siegl (ALPLA)</w:t>
+              <w:t>John McClelland (Avient)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E12A2F0" w14:textId="77777777" w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w:rsidRDefault="00AF7BD2" w:rsidP="00AF7BD2">
+          <w:p w14:paraId="1E12A2F0" w14:textId="77777777" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="00AF7BD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w14:paraId="230976D6" w14:textId="77777777" w:rsidTr="002629C2">
+      <w:tr w:rsidR="00102FE0" w:rsidRPr="000F6067" w14:paraId="230976D6" w14:textId="77777777" w:rsidTr="002629C2">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2CF6A0" w14:textId="4BFA124E" w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w:rsidRDefault="00F6320D" w:rsidP="00AF7BD2">
+          <w:p w14:paraId="1F2CF6A0" w14:textId="4E90C3C8" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="00AF7BD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">John </w:t>
-[...41 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">Diego Lugagne (Coca-Cola) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AFE2621" w14:textId="77777777" w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w:rsidRDefault="00AF7BD2" w:rsidP="00AF7BD2">
+          <w:p w14:paraId="1AFE2621" w14:textId="77777777" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="00AF7BD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w14:paraId="42CE5622" w14:textId="77777777" w:rsidTr="001F7896">
+      <w:tr w:rsidR="00102FE0" w:rsidRPr="000F6067" w14:paraId="42CE5622" w14:textId="77777777" w:rsidTr="001F7896">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2793083C" w14:textId="77777777" w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w:rsidRDefault="00AF7BD2" w:rsidP="00AF7BD2">
+          <w:p w14:paraId="2793083C" w14:textId="624EF53D" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="00AF7BD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F7896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diego Lugagne (Coca-Cola) </w:t>
+              <w:t>Maarten Geerse (Suntory Group)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EAFA15D" w14:textId="77777777" w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w:rsidRDefault="00AF7BD2" w:rsidP="00AF7BD2">
+          <w:p w14:paraId="4EAFA15D" w14:textId="77777777" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="00AF7BD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F7896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>UNESDA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w14:paraId="1275E16C" w14:textId="77777777" w:rsidTr="001F7896">
+      <w:tr w:rsidR="00102FE0" w:rsidRPr="000F6067" w14:paraId="1275E16C" w14:textId="77777777" w:rsidTr="001F7896">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B792B89" w14:textId="7DE55601" w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w:rsidRDefault="00AF7BD2" w:rsidP="00AF7BD2">
+          <w:p w14:paraId="2B792B89" w14:textId="7BD6F215" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="00AF7BD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00631B83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maarten </w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve"> Group)</w:t>
+              <w:t xml:space="preserve">Antoon Spiessens (Coca-Cola) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6287E555" w14:textId="77777777" w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w:rsidRDefault="00AF7BD2" w:rsidP="00AF7BD2">
+          <w:p w14:paraId="6287E555" w14:textId="77777777" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="00AF7BD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w14:paraId="2BF676B3" w14:textId="77777777" w:rsidTr="001F7896">
+      <w:tr w:rsidR="00102FE0" w:rsidRPr="000F6067" w14:paraId="2BF676B3" w14:textId="77777777" w:rsidTr="001F7896">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00CB3F08" w14:textId="2DCED309" w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w:rsidRDefault="00AF7BD2" w:rsidP="008405F2">
+          <w:p w14:paraId="00CB3F08" w14:textId="4F0A7ABB" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="008405F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antoon Spiessens (Coca-Cola) </w:t>
+              <w:t xml:space="preserve">Jean-Francois Briois (Nestlé) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="103DBFDF" w14:textId="77777777" w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w:rsidRDefault="00AF7BD2" w:rsidP="00AF7BD2">
+          <w:p w14:paraId="103DBFDF" w14:textId="77777777" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="00AF7BD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w14:paraId="2179CC10" w14:textId="77777777" w:rsidTr="001F7896">
-[...83 lines deleted...]
-      <w:tr w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w14:paraId="188E1068" w14:textId="77777777" w:rsidTr="001F7896">
+      <w:tr w:rsidR="00102FE0" w:rsidRPr="000F6067" w14:paraId="2179CC10" w14:textId="77777777" w:rsidTr="003D7338">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="589642B3" w14:textId="77777777" w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w:rsidRDefault="00AF7BD2" w:rsidP="00AF7BD2">
+          <w:p w14:paraId="29348835" w14:textId="5B49B9A9" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="00AF7BD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F7896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Anne - Flore Jacob (Danone)</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3258" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5A2CE9" w14:textId="77777777" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="00AF7BD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>NMWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00102FE0" w:rsidRPr="000F6067" w14:paraId="188E1068" w14:textId="77777777" w:rsidTr="00156F09">
+        <w:trPr>
+          <w:trHeight w:val="441"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="589642B3" w14:textId="6F122BF3" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="00AF7BD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1789B268" w14:textId="77777777" w:rsidR="00AF7BD2" w:rsidRPr="001F7896" w:rsidRDefault="00AF7BD2" w:rsidP="00AF7BD2">
+          <w:p w14:paraId="1789B268" w14:textId="77777777" w:rsidR="00102FE0" w:rsidRPr="000F6067" w:rsidRDefault="00102FE0" w:rsidP="00AF7BD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13AA1AEA" w14:textId="70B8BC9E" w:rsidR="00B5544B" w:rsidRPr="00980586" w:rsidRDefault="00B5544B">
+    <w:p w14:paraId="13AA1AEA" w14:textId="70B8BC9E" w:rsidR="00B5544B" w:rsidRPr="000F6067" w:rsidRDefault="00B5544B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="110"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CB890B" w14:textId="03B00D07" w:rsidR="00B5544B" w:rsidRDefault="00B5544B" w:rsidP="003D5669"/>
-    <w:p w14:paraId="13F07D25" w14:textId="77777777" w:rsidR="00B5544B" w:rsidRDefault="00B5544B">
+    <w:p w14:paraId="24CB890B" w14:textId="03B00D07" w:rsidR="00B5544B" w:rsidRPr="000F6067" w:rsidRDefault="00B5544B" w:rsidP="003D5669">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F07D25" w14:textId="77777777" w:rsidR="00B5544B" w:rsidRPr="000F6067" w:rsidRDefault="00B5544B">
       <w:pPr>
         <w:jc w:val="left"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478CE813" w14:textId="77777777" w:rsidR="003D5669" w:rsidRPr="003D5669" w:rsidRDefault="003D5669" w:rsidP="003D5669"/>
-    <w:p w14:paraId="7FA6043E" w14:textId="499EA7B9" w:rsidR="00346308" w:rsidRDefault="00346308" w:rsidP="00A25011">
+    <w:p w14:paraId="478CE813" w14:textId="77777777" w:rsidR="003D5669" w:rsidRPr="000F6067" w:rsidRDefault="003D5669" w:rsidP="003D5669">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA6043E" w14:textId="499EA7B9" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00A25011">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Annexes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFDB7AF" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00346308" w:rsidP="00346308">
+    <w:p w14:paraId="1EFDB7AF" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00346308">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114F25">
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please find herewith the following annexes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E35494C" w14:textId="281C4904" w:rsidR="00951254" w:rsidRPr="00114F25" w:rsidRDefault="00951254" w:rsidP="00EA4B6C">
+    <w:p w14:paraId="6E35494C" w14:textId="281C4904" w:rsidR="00951254" w:rsidRPr="000F6067" w:rsidRDefault="00951254" w:rsidP="00EA4B6C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114F25">
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Non-Disclosure Agreement signed</w:t>
       </w:r>
-      <w:r w:rsidR="006019FB">
+      <w:r w:rsidR="006019FB" w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B23C10" w14:textId="514C1102" w:rsidR="00346308" w:rsidRPr="00114F25" w:rsidRDefault="00346308" w:rsidP="00EA4B6C">
+    <w:p w14:paraId="51B23C10" w14:textId="514C1102" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00EA4B6C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114F25">
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Available recycling study (optional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16EF9654" w14:textId="477BA453" w:rsidR="00FA5C96" w:rsidRDefault="00346308" w:rsidP="78742E8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="78742E8A">
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Documentations (optiona</w:t>
       </w:r>
-      <w:r w:rsidR="7D2DD20B" w:rsidRPr="78742E8A">
+      <w:r w:rsidR="7D2DD20B" w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EF72B7" w14:textId="3FE04544" w:rsidR="005340E4" w:rsidRDefault="005340E4" w:rsidP="78742E8A">
-      <w:pPr>
+    <w:p w14:paraId="1BA47E80" w14:textId="08EA5BC3" w:rsidR="00386608" w:rsidRDefault="00FC15F4" w:rsidP="00386608">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EPBP standardized statement on posit</w:t>
+      </w:r>
+      <w:r w:rsidR="00667894">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ioning the Innovation in one of the columns of the Design Guidelines for Recycling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6469F66A" w14:textId="77777777" w:rsidR="00386608" w:rsidRPr="00386608" w:rsidRDefault="00386608" w:rsidP="00386608"/>
+    <w:p w14:paraId="37EF72B7" w14:textId="3FE04544" w:rsidR="005340E4" w:rsidRPr="000F6067" w:rsidRDefault="005340E4" w:rsidP="78742E8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B1EE638" w14:textId="06E6AC90" w:rsidR="00E7795D" w:rsidRPr="00C8251D" w:rsidRDefault="00E7795D" w:rsidP="78742E8A">
+    <w:p w14:paraId="7B1EE638" w14:textId="06E6AC90" w:rsidR="00E7795D" w:rsidRPr="000F6067" w:rsidRDefault="00E7795D" w:rsidP="78742E8A">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="5806"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00346308" w:rsidRPr="00346308" w14:paraId="059F3C58" w14:textId="77777777" w:rsidTr="005340E4">
+      <w:tr w:rsidR="00346308" w:rsidRPr="000F6067" w14:paraId="059F3C58" w14:textId="77777777" w:rsidTr="005340E4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56CEF983" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="00A65798" w:rsidRDefault="00346308" w:rsidP="00A5260E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:p w14:paraId="56CEF983" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00A5260E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>First Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1438282584"/>
             <w:placeholder>
               <w:docPart w:val="19513AF1422547E28E18CFD49D226AE5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5806" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5D46F12D" w14:textId="2793D3B0" w:rsidR="00346308" w:rsidRPr="00346308" w:rsidRDefault="00FC4908" w:rsidP="00A5260E">
+              <w:p w14:paraId="5D46F12D" w14:textId="2793D3B0" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00FC4908" w:rsidP="00A5260E">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Applicant First Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00346308" w:rsidRPr="00346308" w14:paraId="29034432" w14:textId="77777777" w:rsidTr="005340E4">
+      <w:tr w:rsidR="00346308" w:rsidRPr="000F6067" w14:paraId="29034432" w14:textId="77777777" w:rsidTr="005340E4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48DAAC26" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="00A65798" w:rsidRDefault="00346308" w:rsidP="00A5260E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:p w14:paraId="48DAAC26" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00A5260E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Last Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="442971732"/>
             <w:placeholder>
               <w:docPart w:val="D43FA04B007F4E78BA3F983A8B0A12FA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5806" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="080AFFC8" w14:textId="3B36ECF6" w:rsidR="00346308" w:rsidRPr="00346308" w:rsidRDefault="00FC4908" w:rsidP="00A5260E">
+              <w:p w14:paraId="080AFFC8" w14:textId="3B36ECF6" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00FC4908" w:rsidP="00A5260E">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Applicant Last Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00346308" w:rsidRPr="00346308" w14:paraId="289099BD" w14:textId="77777777" w:rsidTr="005340E4">
+      <w:tr w:rsidR="00346308" w:rsidRPr="000F6067" w14:paraId="289099BD" w14:textId="77777777" w:rsidTr="005340E4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D5BEFE7" w14:textId="4C130396" w:rsidR="00346308" w:rsidRPr="00A65798" w:rsidRDefault="00346308" w:rsidP="00A5260E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:p w14:paraId="7D5BEFE7" w14:textId="4C130396" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00A5260E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1657680397"/>
             <w:placeholder>
               <w:docPart w:val="1AD508CC08B64D59835E04D74A9BE740"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2021-07-16T00:00:00Z">
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5806" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4B0F6488" w14:textId="732BAF74" w:rsidR="00346308" w:rsidRPr="00346308" w:rsidRDefault="00FC4908" w:rsidP="00A5260E">
+              <w:p w14:paraId="4B0F6488" w14:textId="732BAF74" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00FC4908" w:rsidP="00A5260E">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F6067">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Date of signature</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00346308" w:rsidRPr="00346308" w14:paraId="63921C37" w14:textId="77777777" w:rsidTr="005340E4">
+      <w:tr w:rsidR="00346308" w:rsidRPr="000F6067" w14:paraId="63921C37" w14:textId="77777777" w:rsidTr="005340E4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E66A374" w14:textId="1D947B24" w:rsidR="00346308" w:rsidRPr="00A65798" w:rsidRDefault="00346308" w:rsidP="00D22328">
+          <w:p w14:paraId="4E66A374" w14:textId="1D947B24" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00D22328">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
-            <w:r w:rsidR="00D22328" w:rsidRPr="00A65798">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+            <w:r w:rsidR="00D22328" w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A65798" w:rsidRPr="00A65798">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+            <w:r w:rsidR="00A65798" w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">of an authorized representative </w:t>
             </w:r>
-            <w:r w:rsidR="00D22328" w:rsidRPr="00A65798">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+            <w:r w:rsidR="00D22328" w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>and Company stamp</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A65798">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+            <w:r w:rsidRPr="000F6067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52997108" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="00346308" w:rsidRDefault="00346308" w:rsidP="00A5260E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:p w14:paraId="52997108" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00A5260E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52F03955" w14:textId="77777777" w:rsidR="003D5669" w:rsidRDefault="003D5669" w:rsidP="00E62898">
+    <w:p w14:paraId="52F03955" w14:textId="77777777" w:rsidR="003D5669" w:rsidRPr="000F6067" w:rsidRDefault="003D5669" w:rsidP="00E62898">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E1672C7" w14:textId="77777777" w:rsidR="003D5669" w:rsidRDefault="003D5669" w:rsidP="00E62898">
+    <w:p w14:paraId="3E1672C7" w14:textId="77777777" w:rsidR="003D5669" w:rsidRPr="000F6067" w:rsidRDefault="003D5669" w:rsidP="00E62898">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2076422F" w14:textId="64D442E0" w:rsidR="00E62898" w:rsidRDefault="00E62898" w:rsidP="00E62898">
+    <w:p w14:paraId="2076422F" w14:textId="3CBABA67" w:rsidR="00E62898" w:rsidRPr="000F6067" w:rsidRDefault="00E62898" w:rsidP="00E62898">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E62898">
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The European PET Bottle Platform EPBP is a voluntary industry initiative that provides PET bottle design guidelines for recycling, evaluates PET bottle packaging solutions and technologies and facilitates understanding of the effects of new PET bottle innovations on recycling processes. The EPBP initiative fully supports the economic and environmental sustainability of the European PET value chain.</w:t>
+        <w:t>The European PET Bottle Platform EPBP is a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4A84">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> industry initiative that provides PET bottle design guidelines for recycling, evaluates PET bottle packaging solutions and technologies and facilitates understanding of the effects of new PET bottle innovations on recycling processes. The EPBP initiative fully supports the economic and environmental sustainability of the European PET value chain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4819DA87" w14:textId="77777777" w:rsidR="00A55321" w:rsidRDefault="00A55321" w:rsidP="00E62898">
+    <w:p w14:paraId="4819DA87" w14:textId="77777777" w:rsidR="00A55321" w:rsidRPr="000F6067" w:rsidRDefault="00A55321" w:rsidP="00E62898">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3877519E" w14:textId="0E2F0F90" w:rsidR="00A55321" w:rsidRDefault="00A55321" w:rsidP="00E62898">
+    <w:p w14:paraId="3877519E" w14:textId="0E2F0F90" w:rsidR="00A55321" w:rsidRPr="000F6067" w:rsidRDefault="00A55321" w:rsidP="00E62898">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E62898">
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The European PET Bottle Platform EPBP</w:t>
       </w:r>
-      <w:r w:rsidR="00F91BF8">
+      <w:r w:rsidR="00F91BF8" w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is committed to use all </w:t>
       </w:r>
-      <w:r w:rsidR="00E22309">
+      <w:r w:rsidR="00E22309" w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provided information with con</w:t>
       </w:r>
-      <w:r w:rsidR="007F7AF0">
+      <w:r w:rsidR="007F7AF0" w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">fidentiality. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702B185C" w14:textId="77777777" w:rsidR="009C01B1" w:rsidRDefault="009C01B1" w:rsidP="00E62898">
+    <w:p w14:paraId="702B185C" w14:textId="77777777" w:rsidR="009C01B1" w:rsidRPr="000F6067" w:rsidRDefault="009C01B1" w:rsidP="00E62898">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E05B126" w14:textId="62231999" w:rsidR="00E62898" w:rsidRDefault="009C01B1" w:rsidP="00E62898">
+    <w:p w14:paraId="4E05B126" w14:textId="62231999" w:rsidR="00E62898" w:rsidRPr="000F6067" w:rsidRDefault="009C01B1" w:rsidP="00E62898">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prior to application Applicant is kindly requested to visit EPBP site and understand the </w:t>
       </w:r>
-      <w:r w:rsidR="002577FB">
+      <w:r w:rsidR="002577FB" w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>assessment procedures that are used by EPBP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6927B92C" w14:textId="77777777" w:rsidR="00A0149E" w:rsidRDefault="00A0149E" w:rsidP="00E62898">
+    <w:p w14:paraId="6927B92C" w14:textId="77777777" w:rsidR="00A0149E" w:rsidRPr="000F6067" w:rsidRDefault="00A0149E" w:rsidP="00E62898">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44A9FA8F" w14:textId="77777777" w:rsidR="00A0149E" w:rsidRDefault="00A0149E" w:rsidP="00E62898">
+    <w:p w14:paraId="44A9FA8F" w14:textId="77777777" w:rsidR="00A0149E" w:rsidRPr="000F6067" w:rsidRDefault="00A0149E" w:rsidP="00E62898">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27B3D255" w14:textId="695CC0D1" w:rsidR="00BC35E3" w:rsidRDefault="00BC35E3" w:rsidP="00BC35E3">
+    <w:p w14:paraId="27B3D255" w14:textId="695CC0D1" w:rsidR="00BC35E3" w:rsidRPr="000F6067" w:rsidRDefault="00BC35E3" w:rsidP="00BC35E3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>To whom to send the application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B64424" w14:textId="77777777" w:rsidR="00BC35E3" w:rsidRDefault="00BC35E3" w:rsidP="00E62898">
+    <w:p w14:paraId="73B64424" w14:textId="77777777" w:rsidR="00BC35E3" w:rsidRPr="000F6067" w:rsidRDefault="00BC35E3" w:rsidP="00E62898">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3749FC5F" w14:textId="32EAC5E2" w:rsidR="00E62898" w:rsidRDefault="00EA2CB8" w:rsidP="00E62898">
+    <w:p w14:paraId="3749FC5F" w14:textId="32EAC5E2" w:rsidR="00E62898" w:rsidRPr="000F6067" w:rsidRDefault="00EA2CB8" w:rsidP="00E62898">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Please send the application to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C759072" w14:textId="77777777" w:rsidR="00FB3D2F" w:rsidRDefault="00FB3D2F" w:rsidP="00FB3D2F">
+    <w:p w14:paraId="4C759072" w14:textId="77777777" w:rsidR="00FB3D2F" w:rsidRPr="000F6067" w:rsidRDefault="00FB3D2F" w:rsidP="00FB3D2F">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="222222"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="222222"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Argiris Dabanlis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C6BF7C" w14:textId="07C02147" w:rsidR="00FB3D2F" w:rsidRPr="000F6067" w:rsidRDefault="00FB3D2F" w:rsidP="00FB3D2F">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>PETCORE Europe Technical Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:color w:val="222222"/>
-[...36 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000F6067">
         <w:rPr>
-          <w:noProof/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="222222"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00517275">
+        <w:r w:rsidRPr="000F6067">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:color w:val="21A7C6"/>
-            <w:sz w:val="32"/>
-            <w:szCs w:val="32"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t xml:space="preserve">argiris.dabanlis@petccore-europe.org </w:t>
         </w:r>
-        <w:r w:rsidRPr="00517275">
+        <w:r w:rsidRPr="000F6067">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:color w:val="0563C1"/>
-            <w:sz w:val="32"/>
-            <w:szCs w:val="32"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:lang w:val="fr-BE"/>
           </w:rPr>
           <w:br/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="040C6F73" w14:textId="32BBBFE9" w:rsidR="00EA2CB8" w:rsidRPr="00E62898" w:rsidRDefault="00FB3D2F" w:rsidP="00FB3D2F">
-      <w:pPr>
+    <w:p w14:paraId="7D3E37E8" w14:textId="199CBF0A" w:rsidR="00651BCE" w:rsidRDefault="00651BCE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00651BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Standardized statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0192A1B4" w14:textId="77777777" w:rsidR="00651BCE" w:rsidRPr="00651BCE" w:rsidRDefault="00651BCE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F53197D" w14:textId="54AC9E35" w:rsidR="00711CAE" w:rsidRPr="00651BCE" w:rsidRDefault="00711CAE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00651BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strengthening clarity for applicants and the value chain  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3205D94E" w14:textId="77777777" w:rsidR="00711CAE" w:rsidRPr="00711CAE" w:rsidRDefault="00711CAE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="256E59C8" w14:textId="45D09261" w:rsidR="00711CAE" w:rsidRPr="00711CAE" w:rsidRDefault="00711CAE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00711CAE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of its continuous efforts to support design for recycling and circularity, EPBP will include a </w:t>
+      </w:r>
+      <w:r w:rsidR="000F6067" w:rsidRPr="00711CAE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>standardized</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711CAE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> statement in its endorsement providing a clearer positioning of the innovation within the EPBP Design Guidelines for Recycling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A73C1D2" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="00E62898" w:rsidRDefault="00346308" w:rsidP="00D22A3C">
+    <w:p w14:paraId="15771C55" w14:textId="77777777" w:rsidR="00711CAE" w:rsidRPr="00711CAE" w:rsidRDefault="00711CAE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711CAE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>This clarification clause will be added to all endorsement letters issued after 1 May 2026. It may also be applied to all endorsement letters that have already been issued. Upon request from applicants, previously issued endorsement letters may therefore be updated to include the clarification clause.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1586B815" w14:textId="77777777" w:rsidR="00711CAE" w:rsidRPr="00711CAE" w:rsidRDefault="00711CAE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C50B0E1" w14:textId="77777777" w:rsidR="00711CAE" w:rsidRPr="00711CAE" w:rsidRDefault="00711CAE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711CAE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Depending on the outcome of the evaluation and the presence or absence of prerequisites for market implementation, one of the following clauses will be included in the endorsement letter:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9E8ADE" w14:textId="77777777" w:rsidR="00711CAE" w:rsidRPr="00711CAE" w:rsidRDefault="00711CAE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711CAE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In cases of ‘Conditional Compatibility’ where prerequisites for the innovation launch are required, the following clause will be applied:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53424C7A" w14:textId="77777777" w:rsidR="00711CAE" w:rsidRPr="00711CAE" w:rsidRDefault="00711CAE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="-76"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711CAE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>As the endorsement prerequisites are fulfilled, [NAME OF INNOVATION] is classified as having conditional compatibility with PET bottle recycling streams and is therefore positioned in the orange column of the EPBP Design Guidelines for Recycling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317CB877" w14:textId="77777777" w:rsidR="00711CAE" w:rsidRPr="00711CAE" w:rsidRDefault="00711CAE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711CAE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In cases of ‘Full Compatibility’ where no prerequisites are required for the innovation launch, the following clause will be applied:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BD8666" w14:textId="77777777" w:rsidR="00711CAE" w:rsidRPr="00711CAE" w:rsidRDefault="00711CAE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711CAE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>[NAME OF INNOVATION] is classified as having full compatibility with PET bottle recycling streams and is therefore positioned in the green column of the EPBP Design Guidelines for Recycling.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D9B060" w14:textId="77777777" w:rsidR="00711CAE" w:rsidRPr="00711CAE" w:rsidRDefault="00711CAE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F502AFD" w14:textId="77777777" w:rsidR="00711CAE" w:rsidRPr="00711CAE" w:rsidRDefault="00711CAE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711CAE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>The addition of this clause does not modify the technical evaluation itself. Instead, it provides an additional level of clarity for stakeholders regarding the practical positioning of the innovation within EPBP’s design-for-recycling framework.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718E1D20" w14:textId="77777777" w:rsidR="00711CAE" w:rsidRPr="00711CAE" w:rsidRDefault="00711CAE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74004025" w14:textId="77777777" w:rsidR="00711CAE" w:rsidRPr="00711CAE" w:rsidRDefault="00711CAE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711CAE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>The introduction of this clause is fully aligned with the broader work being carried out at European level to harmonise design-for-recycling criteria. As a liaison organisation to the Technical Committee on Packaging within the European Committee for Standardisation (CEN), EPBP plays a direct and active role in shaping the technical discussions that will underpin future harmonised standards for packaging circularity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A9BE75" w14:textId="77777777" w:rsidR="00711CAE" w:rsidRPr="00711CAE" w:rsidRDefault="00711CAE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32FC6173" w14:textId="77777777" w:rsidR="00711CAE" w:rsidRPr="00711CAE" w:rsidRDefault="00711CAE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711CAE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Through its continuous technical assessments, EPBP provides concrete, real-world data and practical experience from the entire PET bottle value chain — from packaging producers and technology providers to recyclers. This technical expertise is actively fed into the work of CEN, helping ensure that future harmonised criteria are both technically robust and practically applicable across the European market.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1733558B" w14:textId="77777777" w:rsidR="00711CAE" w:rsidRPr="00711CAE" w:rsidRDefault="00711CAE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040C6F73" w14:textId="27656407" w:rsidR="00EA2CB8" w:rsidRPr="000F6067" w:rsidRDefault="00711CAE" w:rsidP="00711CAE">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>By clarifying the positioning of innovations within its Design Guidelines for Recycling, EPBP further strengthens its role as a key technical reference for the PET bottle value chain and as a trusted contributor to the development of harmonised European standards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A73C1D2" w14:textId="77777777" w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidRDefault="00346308" w:rsidP="00D22A3C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00346308" w:rsidRPr="00E62898" w:rsidSect="003D6F8F">
+    <w:sectPr w:rsidR="00346308" w:rsidRPr="000F6067" w:rsidSect="003D6F8F">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1417" w:bottom="1417" w:left="1417" w:header="568" w:footer="273" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32D0CFBA" w14:textId="77777777" w:rsidR="0021383B" w:rsidRDefault="0021383B" w:rsidP="00E708AD">
+    <w:p w14:paraId="6DE6BB34" w14:textId="77777777" w:rsidR="00663A0A" w:rsidRDefault="00663A0A" w:rsidP="00E708AD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03AA8F41" w14:textId="77777777" w:rsidR="0021383B" w:rsidRDefault="0021383B" w:rsidP="00E708AD">
+    <w:p w14:paraId="2F9EB4F7" w14:textId="77777777" w:rsidR="00663A0A" w:rsidRDefault="00663A0A" w:rsidP="00E708AD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5872,51 +6967,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Semilight">
     <w:panose1 w:val="020B0402040204020203"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dosis">
     <w:altName w:val="Dosis"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:altName w:val="Open Sans"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -5942,62 +7036,62 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tw Cen MT">
     <w:panose1 w:val="020B0602020104020603"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corbel">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial MT">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Source Sans Pro">
     <w:altName w:val="Source Sans Pro"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
       </w:rPr>
@@ -6306,61 +7400,61 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00320093">
       <w:rPr>
         <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
         <w:color w:val="3494BA" w:themeColor="accent1"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0105CADB" w14:textId="77777777" w:rsidR="0021383B" w:rsidRDefault="0021383B" w:rsidP="00E708AD">
+    <w:p w14:paraId="5A796C74" w14:textId="77777777" w:rsidR="00663A0A" w:rsidRDefault="00663A0A" w:rsidP="00E708AD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04F2023C" w14:textId="77777777" w:rsidR="0021383B" w:rsidRDefault="0021383B" w:rsidP="00E708AD">
+    <w:p w14:paraId="35C4F58D" w14:textId="77777777" w:rsidR="00663A0A" w:rsidRDefault="00663A0A" w:rsidP="00E708AD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="458A2D54" w14:textId="6F439735" w:rsidR="00320093" w:rsidRDefault="00320093">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A2DB54D" w14:textId="6785EA94" w:rsidR="002234BC" w:rsidRDefault="005025FC" w:rsidP="002234BC">
@@ -6449,132 +7543,99 @@
                               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                               <w:noProof/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                             </w:rPr>
                             <w:t>+32 (0) 2 315 24 88</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="7F0477EF" w14:textId="449A9F97" w:rsidR="002234BC" w:rsidRPr="0084020C" w:rsidRDefault="005025FC" w:rsidP="0084020C">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="fr-BE"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="fr-BE"/>
                             </w:rPr>
-                            <w:t>Contact </w:t>
-[...9 lines deleted...]
-                            <w:t>us</w:t>
+                            <w:t>Contact us</w:t>
                           </w:r>
                           <w:r w:rsidR="002234BC" w:rsidRPr="0084020C">
                             <w:rPr>
                               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="fr-BE"/>
                             </w:rPr>
                             <w:t>:</w:t>
                           </w:r>
-                          <w:proofErr w:type="gramEnd"/>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="fr-BE"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="005025FC">
                             <w:rPr>
                               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="fr-BE"/>
                             </w:rPr>
                             <w:t>https://www.epbp.org/contact-us</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="6979F5C5" w14:textId="5098A7FB" w:rsidR="002234BC" w:rsidRPr="0084020C" w:rsidRDefault="002234BC" w:rsidP="002234BC">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="left"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="fr-BE"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:proofErr w:type="gramStart"/>
                           <w:r w:rsidRPr="0084020C">
                             <w:rPr>
                               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="fr-BE"/>
                             </w:rPr>
-                            <w:t>website</w:t>
-[...19 lines deleted...]
-                            <w:t xml:space="preserve"> </w:t>
+                            <w:t xml:space="preserve">website: </w:t>
                           </w:r>
                           <w:r w:rsidR="0084020C" w:rsidRPr="0084020C">
                             <w:rPr>
                               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="fr-BE"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> https://www.epbp.org/</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="06D680C7" w14:textId="77777777" w:rsidR="002234BC" w:rsidRPr="0084020C" w:rsidRDefault="002234BC" w:rsidP="002234BC">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="fr-BE"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                         <w:p w14:paraId="6E170F95" w14:textId="77777777" w:rsidR="002234BC" w:rsidRPr="00D22A3C" w:rsidRDefault="002234BC" w:rsidP="002234BC">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6872,69 +7933,58 @@
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="046CAF9F" w14:textId="1CFB1ACA" w:rsidR="002234BC" w:rsidRPr="00B35256" w:rsidRDefault="002234BC" w:rsidP="002234BC">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="left"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="fr-BE"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:proofErr w:type="gramStart"/>
                           <w:r w:rsidRPr="00B35256">
                             <w:rPr>
                               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="fr-BE"/>
                             </w:rPr>
-                            <w:t>c</w:t>
-[...9 lines deleted...]
-                            <w:t xml:space="preserve">/o </w:t>
+                            <w:t xml:space="preserve">c/o </w:t>
                           </w:r>
                           <w:r w:rsidR="0084020C">
                             <w:rPr>
                               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="fr-BE"/>
                             </w:rPr>
                             <w:t>Petcore Europe</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="589A2C98" w14:textId="710319D6" w:rsidR="002234BC" w:rsidRPr="00B35256" w:rsidRDefault="002234BC" w:rsidP="002234BC">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="left"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:lang w:val="fr-BE"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B35256">
                             <w:rPr>
                               <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
@@ -8038,50 +9088,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26861FB8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E70A13CE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27C86887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C68A5812"/>
     <w:lvl w:ilvl="0" w:tplc="080C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8150,51 +9313,51 @@
     <w:lvl w:ilvl="7" w:tplc="080C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="346E20FB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7F346D0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="716" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -8244,51 +9407,51 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A004CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5CE64DB6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8357,51 +9520,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A7061BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0326F96"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8470,51 +9633,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B134CD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="844CFE3A"/>
     <w:lvl w:ilvl="0" w:tplc="E56AC3C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B6CC5B2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8619,51 +9782,51 @@
         </w:tabs>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E97CD954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BA963A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DEA6ACC"/>
     <w:lvl w:ilvl="0" w:tplc="2062D0E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
@@ -8708,51 +9871,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="512F4738"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C562F4FA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8821,51 +9984,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55D05A54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DEA6ACC"/>
     <w:lvl w:ilvl="0" w:tplc="2062D0E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
@@ -8910,51 +10073,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58382FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E394676A"/>
     <w:lvl w:ilvl="0" w:tplc="080C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8996,51 +10159,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58C07726"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BDC3F72"/>
     <w:lvl w:ilvl="0" w:tplc="F22E543E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="46B02ED6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9145,51 +10308,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00ECA844">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59F25796"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C86474A"/>
     <w:lvl w:ilvl="0" w:tplc="080C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2016" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9258,51 +10421,51 @@
     <w:lvl w:ilvl="7" w:tplc="080C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6336" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7056" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A554310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80CA6628"/>
     <w:lvl w:ilvl="0" w:tplc="2062D0E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
@@ -9347,51 +10510,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E6812DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD0A1D72"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9460,51 +10623,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E046716"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="137C0070"/>
     <w:lvl w:ilvl="0" w:tplc="080C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9573,51 +10736,51 @@
     <w:lvl w:ilvl="7" w:tplc="080C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70E25A12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F04C45A4"/>
     <w:lvl w:ilvl="0" w:tplc="2062D0E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
@@ -9662,51 +10825,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="745E0050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4230AD96"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9779,156 +10942,158 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1695500489">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1785029403">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2095583589">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="77679887">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1140658156">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1192258652">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="414207520">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1715615736">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="330571977">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1744716681">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="366028794">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1187714285">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1744716681">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="13" w16cid:durableId="2019653437">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1619406409">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1296180823">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="44304171">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="664014328">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="271087249">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="35811719">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1822846137">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1059669352">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="404571037">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="629440481">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="417795523">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="355350179">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2022852042">
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -9952,180 +11117,187 @@
     <w:rsid w:val="00067CFB"/>
     <w:rsid w:val="00077A98"/>
     <w:rsid w:val="00080A53"/>
     <w:rsid w:val="00081EF1"/>
     <w:rsid w:val="00085916"/>
     <w:rsid w:val="00085E29"/>
     <w:rsid w:val="000872D2"/>
     <w:rsid w:val="000874AA"/>
     <w:rsid w:val="00090093"/>
     <w:rsid w:val="0009699B"/>
     <w:rsid w:val="0009758E"/>
     <w:rsid w:val="00097655"/>
     <w:rsid w:val="000A42FB"/>
     <w:rsid w:val="000B6866"/>
     <w:rsid w:val="000C26BD"/>
     <w:rsid w:val="000C3043"/>
     <w:rsid w:val="000C3CC7"/>
     <w:rsid w:val="000C5706"/>
     <w:rsid w:val="000C64CE"/>
     <w:rsid w:val="000D3695"/>
     <w:rsid w:val="000D5AF8"/>
     <w:rsid w:val="000E09D5"/>
     <w:rsid w:val="000E460E"/>
     <w:rsid w:val="000F1498"/>
     <w:rsid w:val="000F4995"/>
+    <w:rsid w:val="000F6067"/>
     <w:rsid w:val="000F6AEC"/>
+    <w:rsid w:val="00102FE0"/>
     <w:rsid w:val="00103E5F"/>
     <w:rsid w:val="001043E3"/>
     <w:rsid w:val="0010685A"/>
     <w:rsid w:val="00107401"/>
     <w:rsid w:val="001137C4"/>
     <w:rsid w:val="00114F25"/>
     <w:rsid w:val="001157EE"/>
     <w:rsid w:val="00123461"/>
     <w:rsid w:val="00124F67"/>
     <w:rsid w:val="001273B2"/>
     <w:rsid w:val="0013270E"/>
     <w:rsid w:val="00132E0E"/>
     <w:rsid w:val="00132E74"/>
     <w:rsid w:val="001345B3"/>
     <w:rsid w:val="0013647C"/>
     <w:rsid w:val="001404AF"/>
     <w:rsid w:val="00141DD7"/>
     <w:rsid w:val="001455CB"/>
     <w:rsid w:val="001512F9"/>
     <w:rsid w:val="00156874"/>
     <w:rsid w:val="001604B1"/>
     <w:rsid w:val="001748A6"/>
     <w:rsid w:val="00175F59"/>
     <w:rsid w:val="001806D9"/>
     <w:rsid w:val="00184E4A"/>
     <w:rsid w:val="00185F4F"/>
     <w:rsid w:val="0019430C"/>
     <w:rsid w:val="00195F09"/>
     <w:rsid w:val="001A1483"/>
     <w:rsid w:val="001A2BD7"/>
     <w:rsid w:val="001A4489"/>
     <w:rsid w:val="001A69E8"/>
     <w:rsid w:val="001A7FBC"/>
     <w:rsid w:val="001B4FDA"/>
     <w:rsid w:val="001C7311"/>
     <w:rsid w:val="001D1EA1"/>
     <w:rsid w:val="001D28C1"/>
     <w:rsid w:val="001D4A04"/>
     <w:rsid w:val="001D6F70"/>
     <w:rsid w:val="001E371E"/>
     <w:rsid w:val="001F1EC7"/>
     <w:rsid w:val="001F7603"/>
     <w:rsid w:val="001F7896"/>
     <w:rsid w:val="002030C8"/>
     <w:rsid w:val="00203DF9"/>
     <w:rsid w:val="002045E5"/>
     <w:rsid w:val="00205DAE"/>
     <w:rsid w:val="002108F8"/>
     <w:rsid w:val="0021383B"/>
+    <w:rsid w:val="002169EA"/>
     <w:rsid w:val="002213F1"/>
     <w:rsid w:val="00221721"/>
     <w:rsid w:val="00222BE2"/>
     <w:rsid w:val="002234BC"/>
     <w:rsid w:val="00223B9A"/>
     <w:rsid w:val="00223CFD"/>
     <w:rsid w:val="002274D6"/>
     <w:rsid w:val="00227F33"/>
     <w:rsid w:val="00230041"/>
     <w:rsid w:val="002336D9"/>
     <w:rsid w:val="00237CD1"/>
     <w:rsid w:val="00241B09"/>
+    <w:rsid w:val="0024291C"/>
     <w:rsid w:val="00245B2B"/>
     <w:rsid w:val="002504C9"/>
     <w:rsid w:val="0025065C"/>
     <w:rsid w:val="002534A7"/>
     <w:rsid w:val="00254888"/>
     <w:rsid w:val="002577FB"/>
     <w:rsid w:val="00257C94"/>
     <w:rsid w:val="00263F8A"/>
     <w:rsid w:val="00266190"/>
+    <w:rsid w:val="002661D8"/>
     <w:rsid w:val="00266802"/>
     <w:rsid w:val="0026788F"/>
     <w:rsid w:val="00275F70"/>
     <w:rsid w:val="00277E37"/>
     <w:rsid w:val="00287EA5"/>
     <w:rsid w:val="00291EBE"/>
     <w:rsid w:val="00297E48"/>
     <w:rsid w:val="002A2F8D"/>
     <w:rsid w:val="002A5518"/>
     <w:rsid w:val="002A6189"/>
     <w:rsid w:val="002A6F78"/>
     <w:rsid w:val="002A7A3E"/>
     <w:rsid w:val="002B0539"/>
     <w:rsid w:val="002B2532"/>
     <w:rsid w:val="002B26F6"/>
     <w:rsid w:val="002B6702"/>
     <w:rsid w:val="002B6711"/>
     <w:rsid w:val="002C00A1"/>
     <w:rsid w:val="002D2CA6"/>
     <w:rsid w:val="002D3E5D"/>
     <w:rsid w:val="002D48AA"/>
     <w:rsid w:val="002D7F11"/>
     <w:rsid w:val="002E516C"/>
     <w:rsid w:val="002E5BE6"/>
     <w:rsid w:val="002E70E3"/>
+    <w:rsid w:val="002E7603"/>
     <w:rsid w:val="002F438D"/>
     <w:rsid w:val="002F6219"/>
     <w:rsid w:val="0030225C"/>
     <w:rsid w:val="00303443"/>
     <w:rsid w:val="00304740"/>
     <w:rsid w:val="003062AB"/>
     <w:rsid w:val="0030739E"/>
     <w:rsid w:val="00314DD6"/>
     <w:rsid w:val="003177F6"/>
     <w:rsid w:val="00320093"/>
     <w:rsid w:val="00323968"/>
     <w:rsid w:val="00323F44"/>
     <w:rsid w:val="0032432D"/>
     <w:rsid w:val="00324D7C"/>
     <w:rsid w:val="003339CC"/>
     <w:rsid w:val="00336D27"/>
     <w:rsid w:val="00336EF3"/>
     <w:rsid w:val="003425A8"/>
     <w:rsid w:val="003443AC"/>
     <w:rsid w:val="00346308"/>
     <w:rsid w:val="00347337"/>
     <w:rsid w:val="00347A38"/>
     <w:rsid w:val="0035283C"/>
     <w:rsid w:val="00354BA1"/>
     <w:rsid w:val="003562D0"/>
     <w:rsid w:val="00356363"/>
     <w:rsid w:val="003606A5"/>
     <w:rsid w:val="00360B39"/>
     <w:rsid w:val="00365FB5"/>
     <w:rsid w:val="00366188"/>
     <w:rsid w:val="00374716"/>
     <w:rsid w:val="00375C62"/>
     <w:rsid w:val="00380558"/>
     <w:rsid w:val="003849CD"/>
+    <w:rsid w:val="00386608"/>
     <w:rsid w:val="00386722"/>
     <w:rsid w:val="003A1CB1"/>
     <w:rsid w:val="003A270F"/>
     <w:rsid w:val="003A3270"/>
     <w:rsid w:val="003A3D7A"/>
     <w:rsid w:val="003A4495"/>
     <w:rsid w:val="003B1608"/>
     <w:rsid w:val="003B255B"/>
     <w:rsid w:val="003B3570"/>
     <w:rsid w:val="003B6399"/>
     <w:rsid w:val="003C04C0"/>
     <w:rsid w:val="003C12BF"/>
     <w:rsid w:val="003C2BC7"/>
     <w:rsid w:val="003C309E"/>
     <w:rsid w:val="003C7B5E"/>
     <w:rsid w:val="003D07D1"/>
     <w:rsid w:val="003D18F8"/>
     <w:rsid w:val="003D2AD2"/>
     <w:rsid w:val="003D5669"/>
     <w:rsid w:val="003D6F8F"/>
     <w:rsid w:val="003D7A4A"/>
     <w:rsid w:val="003E1EB1"/>
     <w:rsid w:val="003E55CC"/>
     <w:rsid w:val="003E5804"/>
     <w:rsid w:val="003E62DF"/>
@@ -10140,82 +11312,85 @@
     <w:rsid w:val="00414524"/>
     <w:rsid w:val="00416CDC"/>
     <w:rsid w:val="004268CA"/>
     <w:rsid w:val="00431AFB"/>
     <w:rsid w:val="00431DE4"/>
     <w:rsid w:val="00434275"/>
     <w:rsid w:val="00436401"/>
     <w:rsid w:val="00436F09"/>
     <w:rsid w:val="004424E8"/>
     <w:rsid w:val="00443F0E"/>
     <w:rsid w:val="00444D42"/>
     <w:rsid w:val="004458DA"/>
     <w:rsid w:val="004513C2"/>
     <w:rsid w:val="00456E58"/>
     <w:rsid w:val="00462911"/>
     <w:rsid w:val="0046307B"/>
     <w:rsid w:val="00466C15"/>
     <w:rsid w:val="004708C2"/>
     <w:rsid w:val="00471953"/>
     <w:rsid w:val="00472167"/>
     <w:rsid w:val="00473E04"/>
     <w:rsid w:val="00476D42"/>
     <w:rsid w:val="00477DE7"/>
     <w:rsid w:val="0048109A"/>
     <w:rsid w:val="00482E16"/>
+    <w:rsid w:val="0048385B"/>
     <w:rsid w:val="004922FD"/>
     <w:rsid w:val="00492315"/>
     <w:rsid w:val="00493DA6"/>
     <w:rsid w:val="00496BEE"/>
     <w:rsid w:val="00497E16"/>
     <w:rsid w:val="004A0BB2"/>
     <w:rsid w:val="004A3511"/>
     <w:rsid w:val="004A377C"/>
     <w:rsid w:val="004A3E57"/>
     <w:rsid w:val="004B18BC"/>
     <w:rsid w:val="004B3458"/>
     <w:rsid w:val="004B67D4"/>
     <w:rsid w:val="004C17C6"/>
     <w:rsid w:val="004C2DEF"/>
     <w:rsid w:val="004C7F65"/>
     <w:rsid w:val="004D4F59"/>
     <w:rsid w:val="004D6EEE"/>
+    <w:rsid w:val="004E1330"/>
     <w:rsid w:val="004E1F3F"/>
     <w:rsid w:val="004E3576"/>
     <w:rsid w:val="004F0C42"/>
     <w:rsid w:val="004F103D"/>
     <w:rsid w:val="004F21F0"/>
     <w:rsid w:val="004F4AAD"/>
     <w:rsid w:val="004F5DB0"/>
     <w:rsid w:val="004F6DAE"/>
     <w:rsid w:val="004F6DD5"/>
     <w:rsid w:val="004F6FE4"/>
     <w:rsid w:val="005025FC"/>
     <w:rsid w:val="00502FBE"/>
     <w:rsid w:val="00503345"/>
     <w:rsid w:val="005045C8"/>
     <w:rsid w:val="00504AA9"/>
+    <w:rsid w:val="00505A71"/>
     <w:rsid w:val="00515C67"/>
     <w:rsid w:val="005169F4"/>
     <w:rsid w:val="00517275"/>
     <w:rsid w:val="005273BB"/>
     <w:rsid w:val="005326C3"/>
     <w:rsid w:val="00532FA8"/>
     <w:rsid w:val="005340E4"/>
     <w:rsid w:val="00540617"/>
     <w:rsid w:val="00541B4E"/>
     <w:rsid w:val="00543186"/>
     <w:rsid w:val="0054760E"/>
     <w:rsid w:val="0056142B"/>
     <w:rsid w:val="005622E0"/>
     <w:rsid w:val="00562ED9"/>
     <w:rsid w:val="00567F92"/>
     <w:rsid w:val="00572A59"/>
     <w:rsid w:val="005760E9"/>
     <w:rsid w:val="005801AA"/>
     <w:rsid w:val="00580928"/>
     <w:rsid w:val="005856AE"/>
     <w:rsid w:val="0058776B"/>
     <w:rsid w:val="005907DD"/>
     <w:rsid w:val="00590FD3"/>
     <w:rsid w:val="00592470"/>
     <w:rsid w:val="005936E3"/>
@@ -10231,113 +11406,119 @@
     <w:rsid w:val="005D66A0"/>
     <w:rsid w:val="005E0611"/>
     <w:rsid w:val="005E18D3"/>
     <w:rsid w:val="005F1DBA"/>
     <w:rsid w:val="005F1F7A"/>
     <w:rsid w:val="00600588"/>
     <w:rsid w:val="00600F85"/>
     <w:rsid w:val="006019FB"/>
     <w:rsid w:val="00602057"/>
     <w:rsid w:val="006046A8"/>
     <w:rsid w:val="00606302"/>
     <w:rsid w:val="00610478"/>
     <w:rsid w:val="0061230F"/>
     <w:rsid w:val="006214A3"/>
     <w:rsid w:val="006241F6"/>
     <w:rsid w:val="00626506"/>
     <w:rsid w:val="0063187F"/>
     <w:rsid w:val="00631A95"/>
     <w:rsid w:val="00631B83"/>
     <w:rsid w:val="00632F7D"/>
     <w:rsid w:val="006346A3"/>
     <w:rsid w:val="006358F8"/>
     <w:rsid w:val="006374D3"/>
     <w:rsid w:val="00646C4F"/>
     <w:rsid w:val="006515C8"/>
+    <w:rsid w:val="00651BCE"/>
     <w:rsid w:val="00656C65"/>
     <w:rsid w:val="0065725C"/>
     <w:rsid w:val="00660ADB"/>
     <w:rsid w:val="00660CA6"/>
     <w:rsid w:val="0066108F"/>
+    <w:rsid w:val="00663A0A"/>
+    <w:rsid w:val="00667894"/>
     <w:rsid w:val="006710FE"/>
     <w:rsid w:val="00671B7F"/>
     <w:rsid w:val="0067374E"/>
     <w:rsid w:val="0067513C"/>
     <w:rsid w:val="0067757B"/>
     <w:rsid w:val="00677F5F"/>
     <w:rsid w:val="00680DDE"/>
     <w:rsid w:val="0068311E"/>
     <w:rsid w:val="00692C19"/>
     <w:rsid w:val="00696476"/>
     <w:rsid w:val="00696B0F"/>
     <w:rsid w:val="006971FE"/>
     <w:rsid w:val="00697E4A"/>
     <w:rsid w:val="006A3EAB"/>
     <w:rsid w:val="006A6908"/>
     <w:rsid w:val="006B3DCA"/>
     <w:rsid w:val="006B69D0"/>
     <w:rsid w:val="006B7DF7"/>
     <w:rsid w:val="006C23DD"/>
     <w:rsid w:val="006C397F"/>
     <w:rsid w:val="006C4082"/>
     <w:rsid w:val="006D7DD7"/>
     <w:rsid w:val="006E22AA"/>
     <w:rsid w:val="006E7E50"/>
     <w:rsid w:val="006F0DD7"/>
     <w:rsid w:val="006F155D"/>
     <w:rsid w:val="006F340D"/>
     <w:rsid w:val="00700EBA"/>
     <w:rsid w:val="00701863"/>
+    <w:rsid w:val="00711CAE"/>
     <w:rsid w:val="00716A4B"/>
     <w:rsid w:val="00723622"/>
     <w:rsid w:val="007331DD"/>
     <w:rsid w:val="007337CD"/>
     <w:rsid w:val="00735F9C"/>
     <w:rsid w:val="007408C0"/>
     <w:rsid w:val="00744AF2"/>
     <w:rsid w:val="00745981"/>
     <w:rsid w:val="0075629E"/>
     <w:rsid w:val="0075744E"/>
     <w:rsid w:val="0076006C"/>
     <w:rsid w:val="00762207"/>
+    <w:rsid w:val="00765D55"/>
     <w:rsid w:val="00771665"/>
     <w:rsid w:val="007751E5"/>
     <w:rsid w:val="00777348"/>
     <w:rsid w:val="00783CF9"/>
     <w:rsid w:val="00786F96"/>
     <w:rsid w:val="007961B4"/>
     <w:rsid w:val="00797141"/>
     <w:rsid w:val="00797EAB"/>
     <w:rsid w:val="007A1584"/>
     <w:rsid w:val="007A5E15"/>
     <w:rsid w:val="007B27BE"/>
     <w:rsid w:val="007B293A"/>
     <w:rsid w:val="007B4BA0"/>
     <w:rsid w:val="007C0A5F"/>
     <w:rsid w:val="007C1185"/>
     <w:rsid w:val="007D12D6"/>
     <w:rsid w:val="007E30C6"/>
+    <w:rsid w:val="007E36CB"/>
     <w:rsid w:val="007E5692"/>
     <w:rsid w:val="007F0B5C"/>
     <w:rsid w:val="007F45E1"/>
     <w:rsid w:val="007F6239"/>
     <w:rsid w:val="007F7AF0"/>
     <w:rsid w:val="00803709"/>
     <w:rsid w:val="00803994"/>
     <w:rsid w:val="00812F5A"/>
     <w:rsid w:val="00822BDC"/>
     <w:rsid w:val="00823950"/>
     <w:rsid w:val="00833C6C"/>
     <w:rsid w:val="0084020C"/>
     <w:rsid w:val="008405F2"/>
     <w:rsid w:val="00843820"/>
     <w:rsid w:val="008514DF"/>
     <w:rsid w:val="00851BE4"/>
     <w:rsid w:val="00854703"/>
     <w:rsid w:val="00856A13"/>
     <w:rsid w:val="00860102"/>
     <w:rsid w:val="008847C7"/>
     <w:rsid w:val="0088740A"/>
     <w:rsid w:val="00890796"/>
     <w:rsid w:val="00893E0B"/>
     <w:rsid w:val="00894842"/>
     <w:rsid w:val="00895BFD"/>
@@ -10413,50 +11594,51 @@
     <w:rsid w:val="00A27DBD"/>
     <w:rsid w:val="00A322F6"/>
     <w:rsid w:val="00A32F7D"/>
     <w:rsid w:val="00A33BA0"/>
     <w:rsid w:val="00A43455"/>
     <w:rsid w:val="00A43AE6"/>
     <w:rsid w:val="00A44E80"/>
     <w:rsid w:val="00A51F15"/>
     <w:rsid w:val="00A5413A"/>
     <w:rsid w:val="00A55321"/>
     <w:rsid w:val="00A6418B"/>
     <w:rsid w:val="00A65798"/>
     <w:rsid w:val="00A70359"/>
     <w:rsid w:val="00A73C46"/>
     <w:rsid w:val="00A74D51"/>
     <w:rsid w:val="00A758E4"/>
     <w:rsid w:val="00A75DAF"/>
     <w:rsid w:val="00A80D4B"/>
     <w:rsid w:val="00A81659"/>
     <w:rsid w:val="00A82FA7"/>
     <w:rsid w:val="00A8494D"/>
     <w:rsid w:val="00A868DC"/>
     <w:rsid w:val="00A86A05"/>
     <w:rsid w:val="00A93F65"/>
     <w:rsid w:val="00AA2044"/>
+    <w:rsid w:val="00AA2EB2"/>
     <w:rsid w:val="00AA6378"/>
     <w:rsid w:val="00AA6608"/>
     <w:rsid w:val="00AA6823"/>
     <w:rsid w:val="00AB0B93"/>
     <w:rsid w:val="00AB0FB6"/>
     <w:rsid w:val="00AB198E"/>
     <w:rsid w:val="00AB1E74"/>
     <w:rsid w:val="00AB2395"/>
     <w:rsid w:val="00AC4506"/>
     <w:rsid w:val="00AC7B4C"/>
     <w:rsid w:val="00AE5561"/>
     <w:rsid w:val="00AE6874"/>
     <w:rsid w:val="00AE7092"/>
     <w:rsid w:val="00AF1A59"/>
     <w:rsid w:val="00AF4F3B"/>
     <w:rsid w:val="00AF7BAA"/>
     <w:rsid w:val="00AF7BD2"/>
     <w:rsid w:val="00AF7F4D"/>
     <w:rsid w:val="00B02CB2"/>
     <w:rsid w:val="00B03B5B"/>
     <w:rsid w:val="00B072E8"/>
     <w:rsid w:val="00B143E4"/>
     <w:rsid w:val="00B152A4"/>
     <w:rsid w:val="00B1591F"/>
     <w:rsid w:val="00B249A2"/>
@@ -10507,50 +11689,51 @@
     <w:rsid w:val="00C15184"/>
     <w:rsid w:val="00C2415F"/>
     <w:rsid w:val="00C314AE"/>
     <w:rsid w:val="00C3348C"/>
     <w:rsid w:val="00C343AB"/>
     <w:rsid w:val="00C34C7D"/>
     <w:rsid w:val="00C358ED"/>
     <w:rsid w:val="00C424F6"/>
     <w:rsid w:val="00C44D19"/>
     <w:rsid w:val="00C540D0"/>
     <w:rsid w:val="00C61C03"/>
     <w:rsid w:val="00C63401"/>
     <w:rsid w:val="00C63B62"/>
     <w:rsid w:val="00C67261"/>
     <w:rsid w:val="00C70291"/>
     <w:rsid w:val="00C72D55"/>
     <w:rsid w:val="00C80C9C"/>
     <w:rsid w:val="00C8251D"/>
     <w:rsid w:val="00C828D6"/>
     <w:rsid w:val="00C8785B"/>
     <w:rsid w:val="00C90C6C"/>
     <w:rsid w:val="00C91BDA"/>
     <w:rsid w:val="00C91E7F"/>
     <w:rsid w:val="00C92106"/>
     <w:rsid w:val="00C92B15"/>
+    <w:rsid w:val="00CA4A84"/>
     <w:rsid w:val="00CA5C4B"/>
     <w:rsid w:val="00CA5EA0"/>
     <w:rsid w:val="00CA667A"/>
     <w:rsid w:val="00CA7961"/>
     <w:rsid w:val="00CB09A6"/>
     <w:rsid w:val="00CB15CC"/>
     <w:rsid w:val="00CB3F48"/>
     <w:rsid w:val="00CC7CF7"/>
     <w:rsid w:val="00CD25C3"/>
     <w:rsid w:val="00CD261A"/>
     <w:rsid w:val="00CD27C4"/>
     <w:rsid w:val="00CD4BC9"/>
     <w:rsid w:val="00CD5293"/>
     <w:rsid w:val="00CE63F4"/>
     <w:rsid w:val="00CF0ADA"/>
     <w:rsid w:val="00CF16FA"/>
     <w:rsid w:val="00CF1B02"/>
     <w:rsid w:val="00CF1C13"/>
     <w:rsid w:val="00CF1C79"/>
     <w:rsid w:val="00CF1E76"/>
     <w:rsid w:val="00D00216"/>
     <w:rsid w:val="00D021AD"/>
     <w:rsid w:val="00D049A6"/>
     <w:rsid w:val="00D04FFB"/>
     <w:rsid w:val="00D05054"/>
@@ -10599,50 +11782,51 @@
     <w:rsid w:val="00DF6E08"/>
     <w:rsid w:val="00E00964"/>
     <w:rsid w:val="00E00AE7"/>
     <w:rsid w:val="00E01588"/>
     <w:rsid w:val="00E02F4D"/>
     <w:rsid w:val="00E0381C"/>
     <w:rsid w:val="00E0712B"/>
     <w:rsid w:val="00E07A9D"/>
     <w:rsid w:val="00E101A8"/>
     <w:rsid w:val="00E10356"/>
     <w:rsid w:val="00E10AEB"/>
     <w:rsid w:val="00E132A5"/>
     <w:rsid w:val="00E1557C"/>
     <w:rsid w:val="00E15B76"/>
     <w:rsid w:val="00E20DE8"/>
     <w:rsid w:val="00E22309"/>
     <w:rsid w:val="00E22820"/>
     <w:rsid w:val="00E2346C"/>
     <w:rsid w:val="00E24096"/>
     <w:rsid w:val="00E25ABB"/>
     <w:rsid w:val="00E307D9"/>
     <w:rsid w:val="00E34CBD"/>
     <w:rsid w:val="00E35394"/>
     <w:rsid w:val="00E36586"/>
     <w:rsid w:val="00E40A61"/>
+    <w:rsid w:val="00E41E0C"/>
     <w:rsid w:val="00E42708"/>
     <w:rsid w:val="00E431E6"/>
     <w:rsid w:val="00E432A1"/>
     <w:rsid w:val="00E46587"/>
     <w:rsid w:val="00E50905"/>
     <w:rsid w:val="00E62898"/>
     <w:rsid w:val="00E62D1D"/>
     <w:rsid w:val="00E708AD"/>
     <w:rsid w:val="00E70E63"/>
     <w:rsid w:val="00E73D89"/>
     <w:rsid w:val="00E7795D"/>
     <w:rsid w:val="00E84D41"/>
     <w:rsid w:val="00E87FEF"/>
     <w:rsid w:val="00EA0B0F"/>
     <w:rsid w:val="00EA1E2D"/>
     <w:rsid w:val="00EA2CB8"/>
     <w:rsid w:val="00EA4B6C"/>
     <w:rsid w:val="00EB5F80"/>
     <w:rsid w:val="00EC1D3D"/>
     <w:rsid w:val="00ED1E5F"/>
     <w:rsid w:val="00ED3896"/>
     <w:rsid w:val="00ED4193"/>
     <w:rsid w:val="00ED506A"/>
     <w:rsid w:val="00ED7BB2"/>
     <w:rsid w:val="00EE014B"/>
@@ -10656,64 +11840,66 @@
     <w:rsid w:val="00F03C5E"/>
     <w:rsid w:val="00F045BB"/>
     <w:rsid w:val="00F04941"/>
     <w:rsid w:val="00F07498"/>
     <w:rsid w:val="00F103BF"/>
     <w:rsid w:val="00F113A5"/>
     <w:rsid w:val="00F1318C"/>
     <w:rsid w:val="00F1322B"/>
     <w:rsid w:val="00F24A1E"/>
     <w:rsid w:val="00F2603E"/>
     <w:rsid w:val="00F36F70"/>
     <w:rsid w:val="00F37A02"/>
     <w:rsid w:val="00F50A3B"/>
     <w:rsid w:val="00F54653"/>
     <w:rsid w:val="00F6320D"/>
     <w:rsid w:val="00F63943"/>
     <w:rsid w:val="00F6633F"/>
     <w:rsid w:val="00F7056E"/>
     <w:rsid w:val="00F71329"/>
     <w:rsid w:val="00F71E28"/>
     <w:rsid w:val="00F72568"/>
     <w:rsid w:val="00F727E9"/>
     <w:rsid w:val="00F815DD"/>
     <w:rsid w:val="00F833F0"/>
     <w:rsid w:val="00F856D0"/>
+    <w:rsid w:val="00F871AB"/>
     <w:rsid w:val="00F87498"/>
     <w:rsid w:val="00F874FB"/>
     <w:rsid w:val="00F91BF8"/>
     <w:rsid w:val="00F91C8A"/>
     <w:rsid w:val="00F97D79"/>
     <w:rsid w:val="00FA0343"/>
     <w:rsid w:val="00FA1E54"/>
     <w:rsid w:val="00FA251D"/>
     <w:rsid w:val="00FA2A13"/>
     <w:rsid w:val="00FA445F"/>
     <w:rsid w:val="00FA5C96"/>
     <w:rsid w:val="00FB3D2F"/>
     <w:rsid w:val="00FB461B"/>
     <w:rsid w:val="00FB51B5"/>
+    <w:rsid w:val="00FC15F4"/>
     <w:rsid w:val="00FC4908"/>
     <w:rsid w:val="00FC4FC7"/>
     <w:rsid w:val="00FD0E15"/>
     <w:rsid w:val="00FD2670"/>
     <w:rsid w:val="00FD2A25"/>
     <w:rsid w:val="00FD2FDD"/>
     <w:rsid w:val="00FD46CE"/>
     <w:rsid w:val="00FD7479"/>
     <w:rsid w:val="00FD7CBD"/>
     <w:rsid w:val="00FE36CE"/>
     <w:rsid w:val="00FE5725"/>
     <w:rsid w:val="00FE628D"/>
     <w:rsid w:val="00FE7149"/>
     <w:rsid w:val="00FF473B"/>
     <w:rsid w:val="022B60F5"/>
     <w:rsid w:val="02F60C90"/>
     <w:rsid w:val="02F8B916"/>
     <w:rsid w:val="03456376"/>
     <w:rsid w:val="05D404A4"/>
     <w:rsid w:val="07739E8D"/>
     <w:rsid w:val="08D8FA1C"/>
     <w:rsid w:val="09CE26B8"/>
     <w:rsid w:val="1203F4B7"/>
     <w:rsid w:val="12A36C2C"/>
     <w:rsid w:val="13114ABF"/>
@@ -13571,51 +14757,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Semilight">
     <w:panose1 w:val="020B0402040204020203"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dosis">
     <w:altName w:val="Dosis"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000BF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:altName w:val="Open Sans"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -13641,121 +14826,135 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tw Cen MT">
     <w:panose1 w:val="020B0602020104020603"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corbel">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial MT">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Source Sans Pro">
     <w:altName w:val="Source Sans Pro"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E6F2B"/>
     <w:rsid w:val="00012926"/>
     <w:rsid w:val="000F35C8"/>
+    <w:rsid w:val="00110BA3"/>
     <w:rsid w:val="001F3BD0"/>
     <w:rsid w:val="00211786"/>
+    <w:rsid w:val="002169EA"/>
+    <w:rsid w:val="0024291C"/>
+    <w:rsid w:val="002661D8"/>
     <w:rsid w:val="0027349D"/>
+    <w:rsid w:val="002E7603"/>
     <w:rsid w:val="003F06C8"/>
     <w:rsid w:val="00414524"/>
     <w:rsid w:val="00562B85"/>
+    <w:rsid w:val="005C6976"/>
     <w:rsid w:val="006660FB"/>
+    <w:rsid w:val="00801A41"/>
     <w:rsid w:val="009E6F2B"/>
     <w:rsid w:val="00B42519"/>
     <w:rsid w:val="00BC6163"/>
     <w:rsid w:val="00C02CF8"/>
     <w:rsid w:val="00C174DD"/>
     <w:rsid w:val="00C46F62"/>
     <w:rsid w:val="00D05054"/>
     <w:rsid w:val="00F1322B"/>
     <w:rsid w:val="00F534E2"/>
+    <w:rsid w:val="00F871AB"/>
+    <w:rsid w:val="00FF0E68"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -14834,67 +16033,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1033713D-38C5-437E-8B49-B6FE9F9EDB53}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4486</Characters>
+  <Pages>7</Pages>
+  <Words>1101</Words>
+  <Characters>6651</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>329</Lines>
+  <Paragraphs>182</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5262</CharactersWithSpaces>
+  <CharactersWithSpaces>7737</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Antonino Furfari</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>